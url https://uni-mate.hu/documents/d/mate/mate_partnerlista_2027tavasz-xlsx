--- v0 (2026-09-14)
+++ v1 (2026-10-04)
@@ -1,88 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\kp_palya_pan\PANNÓNIA PROGRAM\2025_PANNÓNIA projekt\Pályázati felhívás_hallgatói_2026_2027_tanev\7_Tanulmányi_felhívás_2026_2027_tavasz_HU\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\kp_palya_pan\PANNÓNIA PROGRAM\2026_PANNÓNIA projekt\03 Pályázati felhívások\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87589A3F-D38E-41D7-B5C3-B96D7535F04C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F3253FD-F528-4635-AF42-EEAC0BCD4E2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{6502159B-A2C0-49CC-A856-DB7037219FC9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6502159B-A2C0-49CC-A856-DB7037219FC9}"/>
   </bookViews>
   <sheets>
     <sheet name="Munka1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Munka1!$A$2:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Munka1!$A$2:$M$378</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4381" uniqueCount="984">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4392" uniqueCount="988">
   <si>
     <t>Ország</t>
   </si>
   <si>
     <t>Partnerintézmény neve angolul</t>
   </si>
   <si>
     <t>Partnerintézmény neve</t>
   </si>
   <si>
     <t>Honlapcím
 (angol főoldal)</t>
   </si>
   <si>
     <t>Partnerintézmény Erasmus kódja</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>University of Education Lower Austria</t>
   </si>
   <si>
     <t>PAEDAGOGISCHE HOCHSCHULE NIEDERÖSTERREICH</t>
   </si>
@@ -2994,57 +2992,69 @@
     <t>0831</t>
   </si>
   <si>
     <t>Fisheries</t>
   </si>
   <si>
     <t>0542</t>
   </si>
   <si>
     <t>Statistics</t>
   </si>
   <si>
     <t>0111</t>
   </si>
   <si>
     <t>Education science</t>
   </si>
   <si>
     <t>(tr,B1),(en,B1).</t>
   </si>
   <si>
     <t>6,8</t>
   </si>
   <si>
     <t>16</t>
+  </si>
+  <si>
+    <t>Buthan</t>
+  </si>
+  <si>
+    <t>Royal Thimphu College</t>
+  </si>
+  <si>
+    <t>www.rtc.bt</t>
+  </si>
+  <si>
+    <t>BT THIMPHU01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -3111,104 +3121,112 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hivatkozás" xfId="1" builtinId="8"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="11">
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.24994659260841701"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.24994659260841701"/>
       </font>
     </dxf>
@@ -3548,14744 +3566,14789 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtc.bt/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boku.ac.at/international" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ku.ac.ke/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A511D31E-BED8-4D0A-B1FE-E7072939DFBA}">
-  <dimension ref="A1:M377"/>
+  <dimension ref="A1:M378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.44140625" customWidth="1"/>
-    <col min="2" max="2" width="59.44140625" customWidth="1"/>
+    <col min="1" max="1" width="14.5" customWidth="1"/>
+    <col min="2" max="2" width="59.5" customWidth="1"/>
     <col min="3" max="3" width="59" customWidth="1"/>
-    <col min="4" max="4" width="29.6640625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="17.33203125" customWidth="1"/>
+    <col min="4" max="4" width="29.625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.125" customWidth="1"/>
+    <col min="6" max="6" width="10.875" customWidth="1"/>
+    <col min="7" max="7" width="60.375" bestFit="1" customWidth="1"/>
+    <col min="8" max="11" width="9" customWidth="1"/>
+    <col min="12" max="12" width="18.625" customWidth="1"/>
+    <col min="13" max="13" width="17.375" customWidth="1"/>
+    <col min="14" max="16384" width="9" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
-      <c r="J1" s="20" t="s">
+      <c r="J1" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="K1" s="20"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:13" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+    </row>
+    <row r="2" spans="1:13" ht="60">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>17</v>
       </c>
       <c r="K2" s="18" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="19" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="7">
         <v>6.7</v>
       </c>
       <c r="M3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M5" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G7" t="s">
         <v>47</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="M7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G8" t="s">
         <v>49</v>
       </c>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M8" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G9" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="8" t="s">
         <v>59</v>
       </c>
       <c r="K10" s="8" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M10" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H11" s="7">
         <v>150</v>
       </c>
       <c r="I11" s="7">
         <v>115</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>71</v>
       </c>
       <c r="C12" t="s">
         <v>72</v>
       </c>
       <c r="D12" t="s">
         <v>73</v>
       </c>
       <c r="E12" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L12" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M12" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13" t="s">
         <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G13" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K13" s="8" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M13" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
       <c r="C14" t="s">
         <v>72</v>
       </c>
       <c r="D14" t="s">
         <v>73</v>
       </c>
       <c r="E14" t="s">
         <v>74</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="8" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M14" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15" t="s">
         <v>76</v>
       </c>
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>78</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G15" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L15" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M15" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" t="s">
         <v>80</v>
       </c>
       <c r="D16" t="s">
         <v>81</v>
       </c>
       <c r="E16" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="8" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="8" t="s">
         <v>70</v>
       </c>
       <c r="L16" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M16" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>83</v>
       </c>
       <c r="C17" t="s">
         <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>85</v>
       </c>
       <c r="E17" t="s">
         <v>86</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>90</v>
       </c>
       <c r="H17" s="7">
         <v>364</v>
       </c>
       <c r="I17" s="7"/>
       <c r="J17" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M17" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>83</v>
       </c>
       <c r="C18" t="s">
         <v>84</v>
       </c>
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H18" s="7">
         <v>364</v>
       </c>
       <c r="I18" s="7"/>
       <c r="J18" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K18" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M18" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>96</v>
       </c>
       <c r="C19" t="s">
         <v>97</v>
       </c>
       <c r="D19" t="s">
         <v>98</v>
       </c>
       <c r="E19" t="s">
         <v>99</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>101</v>
       </c>
       <c r="H19" s="7">
         <v>196</v>
       </c>
       <c r="I19" s="7">
         <v>184</v>
       </c>
       <c r="J19" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K19" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L19" s="5" t="s">
         <v>104</v>
       </c>
       <c r="M19" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
       <c r="C20" t="s">
         <v>97</v>
       </c>
       <c r="D20" t="s">
         <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>103</v>
       </c>
       <c r="H20" s="7">
         <v>196</v>
       </c>
       <c r="I20" s="7">
         <v>184</v>
       </c>
       <c r="J20" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K20" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L20" s="5" t="s">
         <v>104</v>
       </c>
       <c r="M20" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>96</v>
       </c>
       <c r="C21" t="s">
         <v>97</v>
       </c>
       <c r="D21" t="s">
         <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="7">
         <v>196</v>
       </c>
       <c r="I21" s="7">
         <v>184</v>
       </c>
       <c r="J21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L21" s="5" t="s">
         <v>104</v>
       </c>
       <c r="M21" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>106</v>
       </c>
       <c r="B22" t="s">
         <v>107</v>
       </c>
       <c r="C22" t="s">
         <v>108</v>
       </c>
       <c r="D22" t="s">
         <v>109</v>
       </c>
       <c r="E22" t="s">
         <v>110</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>119</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>120</v>
       </c>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="M22" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>111</v>
       </c>
       <c r="C23" t="s">
         <v>112</v>
       </c>
       <c r="D23" t="s">
         <v>113</v>
       </c>
       <c r="E23" t="s">
         <v>114</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H23" s="7"/>
       <c r="I23" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J23" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L23" s="7" t="s">
         <v>57</v>
       </c>
       <c r="M23" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
       <c r="C24" t="s">
         <v>116</v>
       </c>
       <c r="D24" t="s">
         <v>117</v>
       </c>
       <c r="E24" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="8" t="s">
         <v>94</v>
       </c>
       <c r="K24" s="8" t="s">
         <v>122</v>
       </c>
       <c r="L24" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M24" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>123</v>
-[...8 lines deleted...]
-        <v>126</v>
+        <v>984</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>985</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>985</v>
+      </c>
+      <c r="D25" s="20" t="s">
+        <v>986</v>
       </c>
       <c r="E25" t="s">
-        <v>127</v>
+        <v>987</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="G25" s="6" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
       <c r="J25" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="L25" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="K25" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M25" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>123</v>
       </c>
       <c r="B26" t="s">
         <v>124</v>
       </c>
       <c r="C26" t="s">
         <v>125</v>
       </c>
       <c r="D26" t="s">
         <v>126</v>
       </c>
       <c r="E26" t="s">
         <v>127</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>134</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J26" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K26" s="8" t="s">
         <v>91</v>
       </c>
       <c r="L26" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M26" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>124</v>
       </c>
       <c r="C27" t="s">
         <v>125</v>
       </c>
       <c r="D27" t="s">
         <v>126</v>
       </c>
       <c r="E27" t="s">
         <v>127</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="G27" s="6" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>134</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J27" s="8" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="K27" s="8" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="L27" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E28" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="I28" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>135</v>
+      </c>
       <c r="J28" s="8" t="s">
-        <v>69</v>
+        <v>136</v>
       </c>
       <c r="K28" s="8" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="L28" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M28" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>128</v>
       </c>
       <c r="C29" t="s">
         <v>129</v>
       </c>
       <c r="D29" t="s">
         <v>130</v>
       </c>
       <c r="E29" t="s">
         <v>131</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K29" s="8" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="L29" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>128</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>130</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="G30" s="6" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K30" s="8" t="s">
         <v>122</v>
       </c>
       <c r="L30" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M30" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>123</v>
       </c>
       <c r="B31" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="E31" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>132</v>
+        <v>87</v>
       </c>
       <c r="G31" s="6" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
       <c r="J31" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K31" s="8" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="L31" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M31" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" t="s">
         <v>138</v>
       </c>
       <c r="D32" t="s">
         <v>139</v>
       </c>
       <c r="E32" t="s">
         <v>140</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G32" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>283</v>
       </c>
       <c r="J32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L32" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>123</v>
       </c>
       <c r="B33" t="s">
         <v>137</v>
       </c>
       <c r="C33" t="s">
         <v>138</v>
       </c>
       <c r="D33" t="s">
         <v>139</v>
       </c>
       <c r="E33" t="s">
         <v>140</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>283</v>
       </c>
       <c r="J33" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K33" s="8" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="L33" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M33" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D34" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>263</v>
+        <v>44</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>264</v>
+        <v>45</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>121</v>
+        <v>283</v>
       </c>
       <c r="J34" s="8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="K34" s="8" t="s">
-        <v>122</v>
+        <v>56</v>
       </c>
       <c r="L34" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M34" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D35" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E35" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>48</v>
+        <v>263</v>
       </c>
       <c r="G35" s="6" t="s">
-        <v>49</v>
+        <v>264</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>286</v>
+        <v>121</v>
       </c>
       <c r="J35" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="8" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="L35" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M35" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E36" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>49</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>286</v>
       </c>
       <c r="J36" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K36" s="8" t="s">
-        <v>287</v>
+        <v>22</v>
       </c>
       <c r="L36" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M36" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>149</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E37" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G37" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H37" s="7">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="I37" s="7">
-        <v>89</v>
+        <v>160</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K37" s="8" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="L37" s="5" t="s">
-        <v>290</v>
+        <v>57</v>
       </c>
       <c r="M37" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>149</v>
       </c>
-      <c r="B38" s="10" t="s">
-        <v>158</v>
+      <c r="B38" t="s">
+        <v>154</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E38" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>265</v>
+        <v>48</v>
       </c>
       <c r="G38" s="6" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H38" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H38" s="7">
+        <v>140</v>
+      </c>
       <c r="I38" s="7">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="K38" s="8" t="s">
-        <v>122</v>
+        <v>289</v>
       </c>
       <c r="L38" s="5" t="s">
-        <v>57</v>
+        <v>290</v>
       </c>
       <c r="M38" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>149</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E39" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>42</v>
+        <v>265</v>
       </c>
       <c r="G39" s="6" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="H39" s="7"/>
-      <c r="I39" s="7"/>
+      <c r="I39" s="7">
+        <v>92</v>
+      </c>
       <c r="J39" s="8" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="K39" s="8" t="s">
-        <v>56</v>
+        <v>122</v>
       </c>
       <c r="L39" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M39" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>149</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C40" t="s">
         <v>163</v>
       </c>
       <c r="D40" t="s">
         <v>164</v>
       </c>
       <c r="E40" t="s">
         <v>165</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="G40" s="6" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K40" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M40" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>149</v>
       </c>
-      <c r="B41" t="s">
-        <v>166</v>
+      <c r="B41" s="10" t="s">
+        <v>162</v>
       </c>
       <c r="C41" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E41" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="G41" s="6" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="K41" s="8" t="s">
-        <v>292</v>
+        <v>56</v>
       </c>
       <c r="L41" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M41" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>149</v>
       </c>
       <c r="B42" t="s">
         <v>166</v>
       </c>
       <c r="C42" t="s">
         <v>167</v>
       </c>
       <c r="D42" t="s">
         <v>168</v>
       </c>
       <c r="E42" t="s">
         <v>169</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>266</v>
+        <v>42</v>
       </c>
       <c r="G42" s="6" t="s">
-        <v>267</v>
+        <v>43</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K42" s="8" t="s">
         <v>292</v>
       </c>
       <c r="L42" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M42" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>149</v>
       </c>
       <c r="B43" t="s">
         <v>166</v>
       </c>
       <c r="C43" t="s">
         <v>167</v>
       </c>
       <c r="D43" t="s">
         <v>168</v>
       </c>
       <c r="E43" t="s">
         <v>169</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>87</v>
+        <v>266</v>
       </c>
       <c r="G43" s="6" t="s">
-        <v>88</v>
+        <v>267</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K43" s="8" t="s">
         <v>292</v>
       </c>
       <c r="L43" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M43" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C44" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D44" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E44" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="G44" s="6" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K44" s="8" t="s">
-        <v>94</v>
+        <v>292</v>
       </c>
       <c r="L44" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M44" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>149</v>
       </c>
       <c r="B45" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C45" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D45" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E45" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="G45" s="6" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
       <c r="J45" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K45" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L45" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M45" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>149</v>
       </c>
       <c r="B46" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D46" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E46" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="G46" s="6" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="I46" s="7"/>
+        <v>90</v>
+      </c>
+      <c r="H46" s="7">
+        <v>185</v>
+      </c>
+      <c r="I46" s="7">
+        <v>174</v>
+      </c>
       <c r="J46" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K46" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L46" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M46" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>149</v>
       </c>
       <c r="B47" t="s">
         <v>178</v>
       </c>
       <c r="C47" t="s">
         <v>179</v>
       </c>
       <c r="D47" t="s">
         <v>180</v>
       </c>
       <c r="E47" t="s">
         <v>181</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G47" s="6" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="8" t="s">
-        <v>294</v>
+        <v>69</v>
       </c>
       <c r="K47" s="8" t="s">
-        <v>295</v>
+        <v>94</v>
       </c>
       <c r="L47" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M47" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>149</v>
       </c>
       <c r="B48" t="s">
         <v>178</v>
       </c>
       <c r="C48" t="s">
         <v>179</v>
       </c>
       <c r="D48" t="s">
         <v>180</v>
       </c>
       <c r="E48" t="s">
         <v>181</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G48" s="6" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="8" t="s">
-        <v>69</v>
+        <v>294</v>
       </c>
       <c r="K48" s="8" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="L48" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M48" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>149</v>
       </c>
       <c r="B49" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C49" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="D49" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E49" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G49" s="6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K49" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L49" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M49" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>149</v>
       </c>
       <c r="B50" t="s">
         <v>182</v>
       </c>
       <c r="C50" t="s">
         <v>183</v>
       </c>
       <c r="D50" t="s">
         <v>184</v>
       </c>
       <c r="E50" t="s">
         <v>185</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="G50" s="6" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K50" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L50" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M50" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C51" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E51" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>268</v>
+        <v>67</v>
       </c>
       <c r="G51" s="6" t="s">
-        <v>269</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
       <c r="J51" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K51" s="8" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="L51" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M51" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>149</v>
       </c>
       <c r="B52" t="s">
         <v>186</v>
       </c>
       <c r="C52" t="s">
         <v>187</v>
       </c>
       <c r="D52" t="s">
         <v>188</v>
       </c>
       <c r="E52" t="s">
         <v>189</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="G52" s="6" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="H52" s="7">
         <v>521</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>296</v>
       </c>
       <c r="J52" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K52" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L52" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M52" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" t="s">
         <v>187</v>
       </c>
       <c r="D53" t="s">
         <v>188</v>
       </c>
       <c r="E53" t="s">
         <v>189</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="G53" s="6" t="s">
-        <v>101</v>
+        <v>271</v>
       </c>
       <c r="H53" s="7">
         <v>521</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>296</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>290</v>
+        <v>52</v>
       </c>
       <c r="K53" s="8" t="s">
-        <v>297</v>
+        <v>94</v>
       </c>
       <c r="L53" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M53" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>149</v>
       </c>
       <c r="B54" t="s">
         <v>186</v>
       </c>
       <c r="C54" t="s">
         <v>187</v>
       </c>
       <c r="D54" t="s">
         <v>188</v>
       </c>
       <c r="E54" t="s">
         <v>189</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G54" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="H54" s="7">
         <v>521</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>296</v>
       </c>
       <c r="J54" s="8" t="s">
-        <v>136</v>
+        <v>290</v>
       </c>
       <c r="K54" s="8" t="s">
-        <v>122</v>
+        <v>297</v>
       </c>
       <c r="L54" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M54" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>149</v>
       </c>
       <c r="B55" t="s">
         <v>186</v>
       </c>
       <c r="C55" t="s">
         <v>187</v>
       </c>
       <c r="D55" t="s">
         <v>188</v>
       </c>
       <c r="E55" t="s">
         <v>189</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G55" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H55" s="7">
         <v>521</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>296</v>
       </c>
       <c r="J55" s="8" t="s">
-        <v>290</v>
+        <v>136</v>
       </c>
       <c r="K55" s="8" t="s">
-        <v>297</v>
+        <v>122</v>
       </c>
       <c r="L55" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M55" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C56" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D56" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E56" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H56" s="7">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>521</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>296</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="K56" s="8" t="s">
-        <v>22</v>
+        <v>297</v>
       </c>
       <c r="L56" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M56" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C57" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D57" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E57" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G57" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I57" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H57" s="7">
+        <v>261</v>
+      </c>
+      <c r="I57" s="7">
+        <v>122</v>
+      </c>
       <c r="J57" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K57" s="8" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="L57" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M57" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>149</v>
       </c>
       <c r="B58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C58" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D58" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E58" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G58" s="6" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="8" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="K58" s="8" t="s">
-        <v>298</v>
+        <v>91</v>
       </c>
       <c r="L58" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M58" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>149</v>
       </c>
       <c r="B59" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C59" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D59" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E59" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="G59" s="6" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I59" s="7"/>
       <c r="J59" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K59" s="8" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="L59" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M59" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C60" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D60" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E60" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="H60" s="7"/>
-      <c r="I60" s="7"/>
+      <c r="H60" s="7">
+        <v>620</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>296</v>
+      </c>
       <c r="J60" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K60" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L60" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M60" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D61" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E61" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>272</v>
+        <v>67</v>
       </c>
       <c r="G61" s="6" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="H61" s="7"/>
       <c r="I61" s="7"/>
       <c r="J61" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K61" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L61" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M61" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C62" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E62" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>67</v>
+        <v>272</v>
       </c>
       <c r="G62" s="6" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="H62" s="7">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="I62" s="7"/>
       <c r="J62" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K62" s="8" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="L62" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M62" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>149</v>
       </c>
       <c r="B63" t="s">
         <v>214</v>
       </c>
       <c r="C63" t="s">
         <v>215</v>
       </c>
       <c r="D63" t="s">
         <v>216</v>
       </c>
       <c r="E63" t="s">
         <v>217</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>274</v>
+        <v>67</v>
       </c>
       <c r="G63" s="6" t="s">
-        <v>275</v>
+        <v>68</v>
       </c>
       <c r="H63" s="7">
         <v>25</v>
       </c>
       <c r="I63" s="7">
         <v>27</v>
       </c>
       <c r="J63" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K63" s="8" t="s">
-        <v>298</v>
+        <v>70</v>
       </c>
       <c r="L63" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M63" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>149</v>
       </c>
       <c r="B64" t="s">
         <v>214</v>
       </c>
       <c r="C64" t="s">
         <v>215</v>
       </c>
       <c r="D64" t="s">
         <v>216</v>
       </c>
       <c r="E64" t="s">
         <v>217</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>48</v>
+        <v>274</v>
       </c>
       <c r="G64" s="6" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="H64" s="7">
         <v>25</v>
       </c>
       <c r="I64" s="7">
         <v>27</v>
       </c>
       <c r="J64" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K64" s="8" t="s">
-        <v>94</v>
+        <v>298</v>
       </c>
       <c r="L64" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M64" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>149</v>
       </c>
       <c r="B65" t="s">
         <v>214</v>
       </c>
       <c r="C65" t="s">
         <v>215</v>
       </c>
       <c r="D65" t="s">
         <v>216</v>
       </c>
       <c r="E65" t="s">
         <v>217</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>265</v>
+        <v>48</v>
       </c>
       <c r="G65" s="6" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="H65" s="7">
         <v>25</v>
       </c>
       <c r="I65" s="7">
         <v>27</v>
       </c>
       <c r="J65" s="8" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="K65" s="8" t="s">
-        <v>136</v>
+        <v>94</v>
       </c>
       <c r="L65" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M65" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>149</v>
       </c>
       <c r="B66" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C66" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="D66" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E66" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>100</v>
+        <v>265</v>
       </c>
       <c r="G66" s="6" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="I66" s="7"/>
+        <v>120</v>
+      </c>
+      <c r="H66" s="7">
+        <v>25</v>
+      </c>
+      <c r="I66" s="7">
+        <v>27</v>
+      </c>
       <c r="J66" s="8" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="K66" s="8" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="L66" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M66" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>149</v>
       </c>
       <c r="B67" t="s">
         <v>218</v>
       </c>
       <c r="C67" t="s">
         <v>219</v>
       </c>
       <c r="D67" t="s">
         <v>220</v>
       </c>
       <c r="E67" t="s">
         <v>221</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G67" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
       <c r="J67" s="8" t="s">
-        <v>300</v>
+        <v>69</v>
       </c>
       <c r="K67" s="8" t="s">
-        <v>301</v>
+        <v>94</v>
       </c>
       <c r="L67" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M67" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>149</v>
       </c>
       <c r="B68" t="s">
         <v>218</v>
       </c>
       <c r="C68" t="s">
         <v>219</v>
       </c>
       <c r="D68" t="s">
         <v>220</v>
       </c>
       <c r="E68" t="s">
         <v>221</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G68" s="6" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
       <c r="J68" s="8" t="s">
         <v>300</v>
       </c>
       <c r="K68" s="8" t="s">
         <v>301</v>
       </c>
       <c r="L68" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M68" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>149</v>
       </c>
       <c r="B69" t="s">
         <v>218</v>
       </c>
       <c r="C69" t="s">
         <v>219</v>
       </c>
       <c r="D69" t="s">
         <v>220</v>
       </c>
       <c r="E69" t="s">
         <v>221</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G69" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
       <c r="J69" s="8" t="s">
         <v>300</v>
       </c>
       <c r="K69" s="8" t="s">
         <v>301</v>
       </c>
       <c r="L69" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M69" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>149</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C70" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D70" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E70" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G70" s="6" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
       <c r="J70" s="8" t="s">
-        <v>69</v>
+        <v>300</v>
       </c>
       <c r="K70" s="8" t="s">
-        <v>94</v>
+        <v>301</v>
       </c>
       <c r="L70" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M70" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>149</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C71" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D71" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E71" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="G71" s="6" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="8" t="s">
-        <v>136</v>
+        <v>69</v>
       </c>
       <c r="K71" s="8" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="L71" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M71" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
       <c r="A72" t="s">
         <v>149</v>
       </c>
       <c r="B72" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C72" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D72" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E72" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G72" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
       <c r="J72" s="8" t="s">
-        <v>294</v>
+        <v>136</v>
       </c>
       <c r="K72" s="8" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="L72" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M72" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>149</v>
       </c>
       <c r="B73" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C73" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D73" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E73" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="G73" s="6" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
       <c r="J73" s="8" t="s">
-        <v>21</v>
+        <v>294</v>
       </c>
       <c r="K73" s="8" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="L73" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M73" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>149</v>
       </c>
       <c r="B74" t="s">
         <v>233</v>
       </c>
       <c r="C74" t="s">
         <v>234</v>
       </c>
       <c r="D74" t="s">
         <v>235</v>
       </c>
       <c r="E74" t="s">
         <v>236</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G74" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>302</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>303</v>
       </c>
       <c r="J74" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K74" s="8" t="s">
         <v>298</v>
       </c>
       <c r="L74" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M74" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>149</v>
       </c>
       <c r="B75" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C75" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D75" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E75" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>276</v>
+        <v>48</v>
       </c>
       <c r="G75" s="6" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="I75" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H75" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="I75" s="7" t="s">
+        <v>303</v>
+      </c>
       <c r="J75" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K75" s="8" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="L75" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M75" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>149</v>
       </c>
       <c r="B76" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C76" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D76" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="E76" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>67</v>
+        <v>276</v>
       </c>
       <c r="G76" s="6" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="H76" s="7"/>
       <c r="I76" s="7"/>
       <c r="J76" s="8" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="K76" s="8" t="s">
-        <v>94</v>
+        <v>304</v>
       </c>
       <c r="L76" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M76" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
       <c r="A77" t="s">
         <v>149</v>
       </c>
       <c r="B77" t="s">
         <v>241</v>
       </c>
       <c r="C77" t="s">
         <v>242</v>
       </c>
       <c r="D77" t="s">
         <v>243</v>
       </c>
       <c r="E77" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G77" s="6" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
       <c r="J77" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K77" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L77" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M77" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>149</v>
       </c>
       <c r="B78" t="s">
         <v>241</v>
       </c>
       <c r="C78" t="s">
         <v>242</v>
       </c>
       <c r="D78" t="s">
         <v>243</v>
       </c>
       <c r="E78" t="s">
         <v>244</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G78" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H78" s="7"/>
       <c r="I78" s="7"/>
       <c r="J78" s="8" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="K78" s="8" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L78" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M78" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:13">
       <c r="A79" t="s">
         <v>149</v>
       </c>
       <c r="B79" t="s">
         <v>241</v>
       </c>
       <c r="C79" t="s">
         <v>242</v>
       </c>
       <c r="D79" t="s">
         <v>243</v>
       </c>
       <c r="E79" t="s">
         <v>244</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G79" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H79" s="7"/>
       <c r="I79" s="7"/>
       <c r="J79" s="8" t="s">
-        <v>300</v>
+        <v>53</v>
       </c>
       <c r="K79" s="8" t="s">
-        <v>301</v>
+        <v>91</v>
       </c>
       <c r="L79" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M79" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:13">
       <c r="A80" t="s">
         <v>149</v>
       </c>
       <c r="B80" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C80" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D80" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E80" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G80" s="6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H80" s="7"/>
       <c r="I80" s="7"/>
       <c r="J80" s="8" t="s">
-        <v>69</v>
+        <v>300</v>
       </c>
       <c r="K80" s="8" t="s">
-        <v>94</v>
+        <v>301</v>
       </c>
       <c r="L80" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M80" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:13" x14ac:dyDescent="0.3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>149</v>
       </c>
       <c r="B81" t="s">
         <v>245</v>
       </c>
       <c r="C81" t="s">
         <v>246</v>
       </c>
       <c r="D81" t="s">
         <v>247</v>
       </c>
       <c r="E81" t="s">
         <v>248</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="G81" s="6" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="H81" s="7"/>
       <c r="I81" s="7"/>
       <c r="J81" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K81" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L81" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M81" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="82" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>149</v>
       </c>
       <c r="B82" t="s">
         <v>245</v>
       </c>
       <c r="C82" t="s">
         <v>246</v>
       </c>
       <c r="D82" t="s">
         <v>247</v>
       </c>
       <c r="E82" t="s">
         <v>248</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="G82" s="6" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
       <c r="J82" s="8" t="s">
-        <v>300</v>
+        <v>69</v>
       </c>
       <c r="K82" s="8" t="s">
-        <v>301</v>
+        <v>94</v>
       </c>
       <c r="L82" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M82" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:13">
       <c r="A83" t="s">
-        <v>249</v>
+        <v>149</v>
       </c>
       <c r="B83" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C83" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D83" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E83" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>277</v>
+        <v>87</v>
       </c>
       <c r="G83" s="6" t="s">
-        <v>278</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
       <c r="J83" s="8" t="s">
-        <v>69</v>
+        <v>300</v>
       </c>
       <c r="K83" s="8" t="s">
-        <v>94</v>
+        <v>301</v>
       </c>
       <c r="L83" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M83" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>249</v>
       </c>
       <c r="B84" t="s">
         <v>250</v>
       </c>
       <c r="C84" t="s">
         <v>251</v>
       </c>
       <c r="D84" t="s">
         <v>252</v>
       </c>
       <c r="E84" t="s">
         <v>253</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>42</v>
+        <v>277</v>
       </c>
       <c r="G84" s="6" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="H84" s="7">
         <v>128</v>
       </c>
       <c r="I84" s="7">
         <v>101</v>
       </c>
       <c r="J84" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K84" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L84" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M84" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:13">
       <c r="A85" t="s">
         <v>249</v>
       </c>
       <c r="B85" t="s">
         <v>250</v>
       </c>
       <c r="C85" t="s">
         <v>251</v>
       </c>
       <c r="D85" t="s">
         <v>252</v>
       </c>
       <c r="E85" t="s">
         <v>253</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>279</v>
+        <v>42</v>
       </c>
       <c r="G85" s="6" t="s">
-        <v>280</v>
+        <v>43</v>
       </c>
       <c r="H85" s="7">
         <v>128</v>
       </c>
       <c r="I85" s="7">
         <v>101</v>
       </c>
       <c r="J85" s="8" t="s">
-        <v>300</v>
+        <v>69</v>
       </c>
       <c r="K85" s="8" t="s">
-        <v>301</v>
+        <v>94</v>
       </c>
       <c r="L85" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M85" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>249</v>
       </c>
       <c r="B86" t="s">
         <v>250</v>
       </c>
       <c r="C86" t="s">
         <v>251</v>
       </c>
       <c r="D86" t="s">
         <v>252</v>
       </c>
       <c r="E86" t="s">
         <v>253</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>87</v>
+        <v>279</v>
       </c>
       <c r="G86" s="6" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="H86" s="7">
         <v>128</v>
       </c>
       <c r="I86" s="7">
         <v>101</v>
       </c>
       <c r="J86" s="8" t="s">
         <v>300</v>
       </c>
       <c r="K86" s="8" t="s">
         <v>301</v>
       </c>
       <c r="L86" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M86" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:13">
       <c r="A87" t="s">
         <v>249</v>
       </c>
       <c r="B87" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C87" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D87" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E87" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="G87" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I87" s="7"/>
+        <v>88</v>
+      </c>
+      <c r="H87" s="7">
+        <v>128</v>
+      </c>
+      <c r="I87" s="7">
+        <v>101</v>
+      </c>
       <c r="J87" s="8" t="s">
-        <v>21</v>
+        <v>300</v>
       </c>
       <c r="K87" s="8" t="s">
-        <v>22</v>
+        <v>301</v>
       </c>
       <c r="L87" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M87" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:13">
       <c r="A88" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="B88" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C88" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D88" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E88" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="G88" s="6" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H88" s="7"/>
       <c r="I88" s="7"/>
       <c r="J88" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K88" s="8" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="L88" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M88" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>258</v>
       </c>
       <c r="B89" t="s">
         <v>259</v>
       </c>
       <c r="C89" t="s">
         <v>260</v>
       </c>
       <c r="D89" t="s">
         <v>261</v>
       </c>
       <c r="E89" t="s">
         <v>262</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>281</v>
+        <v>132</v>
       </c>
       <c r="G89" s="6" t="s">
-        <v>282</v>
+        <v>133</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I89" s="7"/>
       <c r="J89" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K89" s="8" t="s">
         <v>306</v>
       </c>
       <c r="L89" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M89" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>258</v>
       </c>
       <c r="B90" t="s">
         <v>259</v>
       </c>
       <c r="C90" t="s">
         <v>260</v>
       </c>
       <c r="D90" t="s">
         <v>261</v>
       </c>
       <c r="E90" t="s">
         <v>262</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>48</v>
+        <v>281</v>
       </c>
       <c r="G90" s="6" t="s">
-        <v>49</v>
+        <v>282</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I90" s="7"/>
       <c r="J90" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K90" s="8" t="s">
         <v>306</v>
       </c>
       <c r="L90" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M90" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:13">
       <c r="A91" t="s">
         <v>258</v>
       </c>
       <c r="B91" t="s">
-        <v>308</v>
+        <v>259</v>
       </c>
       <c r="C91" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
       <c r="D91" t="s">
-        <v>310</v>
+        <v>261</v>
       </c>
       <c r="E91" t="s">
-        <v>311</v>
+        <v>262</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G91" s="6" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="I91" s="7"/>
       <c r="J91" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K91" s="8" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="L91" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M91" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>258</v>
       </c>
       <c r="B92" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C92" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D92" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="E92" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G92" s="6" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J92" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K92" s="8" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="L92" s="5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M92" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:13">
       <c r="A93" t="s">
         <v>258</v>
       </c>
       <c r="B93" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C93" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D93" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E93" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>279</v>
+        <v>48</v>
       </c>
       <c r="G93" s="6" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>49</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>283</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>320</v>
+        <v>135</v>
       </c>
       <c r="J93" s="8" t="s">
-        <v>294</v>
+        <v>21</v>
       </c>
       <c r="K93" s="8" t="s">
-        <v>289</v>
+        <v>122</v>
       </c>
       <c r="L93" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M93" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:13" x14ac:dyDescent="0.3">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
       <c r="A94" t="s">
         <v>258</v>
       </c>
       <c r="B94" t="s">
         <v>316</v>
       </c>
       <c r="C94" t="s">
         <v>317</v>
       </c>
       <c r="D94" t="s">
         <v>318</v>
       </c>
       <c r="E94" t="s">
         <v>319</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="G94" s="6" t="s">
-        <v>45</v>
+        <v>280</v>
       </c>
       <c r="H94" s="7">
         <v>364</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>320</v>
       </c>
       <c r="J94" s="8" t="s">
         <v>294</v>
       </c>
       <c r="K94" s="8" t="s">
         <v>289</v>
       </c>
       <c r="L94" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M94" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:13">
       <c r="A95" t="s">
         <v>258</v>
       </c>
       <c r="B95" t="s">
         <v>316</v>
       </c>
       <c r="C95" t="s">
         <v>317</v>
       </c>
       <c r="D95" t="s">
         <v>318</v>
       </c>
       <c r="E95" t="s">
         <v>319</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="G95" s="6" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="H95" s="7">
         <v>364</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>320</v>
       </c>
       <c r="J95" s="8" t="s">
         <v>294</v>
       </c>
       <c r="K95" s="8" t="s">
         <v>289</v>
       </c>
       <c r="L95" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M95" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:13">
       <c r="A96" t="s">
         <v>258</v>
       </c>
       <c r="B96" t="s">
         <v>316</v>
       </c>
       <c r="C96" t="s">
         <v>317</v>
       </c>
       <c r="D96" t="s">
         <v>318</v>
       </c>
       <c r="E96" t="s">
         <v>319</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>281</v>
+        <v>87</v>
       </c>
       <c r="G96" s="6" t="s">
-        <v>282</v>
+        <v>88</v>
       </c>
       <c r="H96" s="7">
         <v>364</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>320</v>
       </c>
       <c r="J96" s="8" t="s">
-        <v>21</v>
+        <v>294</v>
       </c>
       <c r="K96" s="8" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="L96" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M96" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:13" x14ac:dyDescent="0.3">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
       <c r="A97" t="s">
         <v>258</v>
       </c>
       <c r="B97" t="s">
         <v>316</v>
       </c>
       <c r="C97" t="s">
         <v>317</v>
       </c>
       <c r="D97" t="s">
         <v>318</v>
       </c>
       <c r="E97" t="s">
         <v>319</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>48</v>
+        <v>281</v>
       </c>
       <c r="G97" s="6" t="s">
-        <v>49</v>
+        <v>282</v>
       </c>
       <c r="H97" s="7">
         <v>364</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>320</v>
       </c>
       <c r="J97" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K97" s="8" t="s">
-        <v>91</v>
+        <v>298</v>
       </c>
       <c r="L97" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M97" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:13" x14ac:dyDescent="0.3">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
       <c r="A98" t="s">
         <v>258</v>
       </c>
       <c r="B98" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C98" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="D98" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="E98" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G98" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I98" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H98" s="7">
+        <v>364</v>
+      </c>
+      <c r="I98" s="7" t="s">
+        <v>320</v>
+      </c>
       <c r="J98" s="8" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="K98" s="8" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="L98" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M98" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
       <c r="A99" t="s">
         <v>258</v>
       </c>
       <c r="B99" t="s">
         <v>323</v>
       </c>
       <c r="C99" t="s">
         <v>324</v>
       </c>
       <c r="D99" t="s">
         <v>325</v>
       </c>
       <c r="E99" t="s">
         <v>326</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>281</v>
+        <v>42</v>
       </c>
       <c r="G99" s="6" t="s">
-        <v>282</v>
+        <v>43</v>
       </c>
       <c r="H99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="8" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="K99" s="8" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="L99" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M99" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:13">
       <c r="A100" t="s">
         <v>258</v>
       </c>
       <c r="B100" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C100" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D100" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E100" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>67</v>
+        <v>281</v>
       </c>
       <c r="G100" s="6" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="H100" s="7"/>
+      <c r="I100" s="7"/>
       <c r="J100" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K100" s="8" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="L100" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M100" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:13" x14ac:dyDescent="0.3">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
       <c r="A101" t="s">
         <v>258</v>
       </c>
       <c r="B101" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C101" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="D101" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="E101" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G101" s="6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>68</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>283</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="J101" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K101" s="8" t="s">
-        <v>306</v>
+        <v>122</v>
       </c>
       <c r="L101" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M101" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:13">
       <c r="A102" t="s">
         <v>258</v>
       </c>
       <c r="B102" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C102" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>332</v>
+      </c>
+      <c r="D102" t="s">
+        <v>333</v>
       </c>
       <c r="E102" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>339</v>
+        <v>48</v>
       </c>
       <c r="G102" s="6" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-      <c r="I102" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H102" s="7">
+        <v>629</v>
+      </c>
+      <c r="I102" s="7" t="s">
+        <v>286</v>
+      </c>
       <c r="J102" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K102" s="8" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="L102" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M102" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
       <c r="A103" t="s">
-        <v>343</v>
+        <v>258</v>
       </c>
       <c r="B103" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="C103" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>336</v>
+      </c>
+      <c r="D103" s="11" t="s">
+        <v>337</v>
       </c>
       <c r="E103" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G103" s="6" t="s">
-        <v>88</v>
+        <v>340</v>
       </c>
       <c r="H103" s="7"/>
-      <c r="I103" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I103" s="7"/>
       <c r="J103" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K103" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L103" s="5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M103" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:13" x14ac:dyDescent="0.3">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
       <c r="A104" t="s">
         <v>343</v>
       </c>
       <c r="B104" t="s">
         <v>344</v>
       </c>
       <c r="C104" t="s">
         <v>345</v>
       </c>
       <c r="D104" t="s">
         <v>346</v>
       </c>
       <c r="E104" t="s">
         <v>347</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G104" s="6" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="H104" s="7"/>
       <c r="I104" s="7" t="s">
         <v>283</v>
       </c>
       <c r="J104" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K104" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L104" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M104" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="105" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:13">
       <c r="A105" t="s">
         <v>343</v>
       </c>
       <c r="B105" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C105" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D105" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E105" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>279</v>
+        <v>67</v>
       </c>
       <c r="G105" s="6" t="s">
-        <v>280</v>
+        <v>68</v>
       </c>
       <c r="H105" s="7"/>
-      <c r="I105" s="7"/>
+      <c r="I105" s="7" t="s">
+        <v>283</v>
+      </c>
       <c r="J105" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K105" s="8" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="L105" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M105" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13">
       <c r="A106" t="s">
         <v>343</v>
       </c>
       <c r="B106" t="s">
         <v>348</v>
       </c>
       <c r="C106" t="s">
         <v>349</v>
       </c>
       <c r="D106" t="s">
         <v>350</v>
       </c>
       <c r="E106" t="s">
         <v>351</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="G106" s="6" t="s">
-        <v>45</v>
+        <v>280</v>
       </c>
       <c r="H106" s="7"/>
       <c r="I106" s="7"/>
       <c r="J106" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K106" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L106" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M106" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="107" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:13">
       <c r="A107" t="s">
         <v>343</v>
       </c>
       <c r="B107" t="s">
         <v>348</v>
       </c>
       <c r="C107" t="s">
         <v>349</v>
       </c>
       <c r="D107" t="s">
         <v>350</v>
       </c>
       <c r="E107" t="s">
         <v>351</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G107" s="6" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="H107" s="7"/>
       <c r="I107" s="7"/>
       <c r="J107" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K107" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L107" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M107" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="108" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:13">
       <c r="A108" t="s">
         <v>343</v>
       </c>
-      <c r="B108" s="12" t="s">
+      <c r="B108" t="s">
         <v>348</v>
       </c>
       <c r="C108" t="s">
         <v>349</v>
       </c>
       <c r="D108" t="s">
         <v>350</v>
       </c>
       <c r="E108" t="s">
         <v>351</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G108" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H108" s="7"/>
       <c r="I108" s="7"/>
       <c r="J108" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K108" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L108" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M108" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="109" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:13">
       <c r="A109" t="s">
         <v>343</v>
       </c>
       <c r="B109" s="12" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C109" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D109" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="E109" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G109" s="6" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="H109" s="7"/>
       <c r="I109" s="7"/>
       <c r="J109" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K109" s="8" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="L109" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M109" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13">
       <c r="A110" t="s">
         <v>343</v>
       </c>
-      <c r="B110" t="s">
-        <v>356</v>
+      <c r="B110" s="12" t="s">
+        <v>352</v>
       </c>
       <c r="C110" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D110" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E110" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G110" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H110" s="7"/>
       <c r="I110" s="7"/>
       <c r="J110" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K110" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L110" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M110" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
       <c r="A111" t="s">
         <v>343</v>
       </c>
       <c r="B111" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C111" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="D111" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="E111" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G111" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H111" s="7"/>
       <c r="I111" s="7"/>
       <c r="J111" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K111" s="8" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="L111" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M111" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:13" x14ac:dyDescent="0.3">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
       <c r="A112" t="s">
         <v>343</v>
       </c>
       <c r="B112" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C112" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D112" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="E112" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>268</v>
+        <v>48</v>
       </c>
       <c r="G112" s="6" t="s">
-        <v>269</v>
+        <v>49</v>
       </c>
       <c r="H112" s="7"/>
       <c r="I112" s="7"/>
       <c r="J112" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K112" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L112" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M112" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:13" x14ac:dyDescent="0.3">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
       <c r="A113" t="s">
         <v>343</v>
       </c>
       <c r="B113" t="s">
         <v>364</v>
       </c>
       <c r="C113" t="s">
         <v>365</v>
       </c>
       <c r="D113" t="s">
         <v>366</v>
       </c>
       <c r="E113" t="s">
         <v>367</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>44</v>
+        <v>268</v>
       </c>
       <c r="G113" s="6" t="s">
-        <v>45</v>
+        <v>269</v>
       </c>
       <c r="H113" s="7"/>
       <c r="I113" s="7"/>
       <c r="J113" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K113" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L113" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M113" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="114" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:13">
       <c r="A114" t="s">
         <v>343</v>
       </c>
       <c r="B114" t="s">
         <v>364</v>
       </c>
       <c r="C114" t="s">
         <v>365</v>
       </c>
       <c r="D114" t="s">
         <v>366</v>
       </c>
       <c r="E114" t="s">
         <v>367</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G114" s="6" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="H114" s="7"/>
       <c r="I114" s="7"/>
       <c r="J114" s="8" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="K114" s="8" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L114" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M114" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="115" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:13">
       <c r="A115" t="s">
         <v>343</v>
       </c>
       <c r="B115" t="s">
         <v>364</v>
       </c>
       <c r="C115" t="s">
         <v>365</v>
       </c>
       <c r="D115" t="s">
         <v>366</v>
       </c>
       <c r="E115" t="s">
         <v>367</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G115" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H115" s="7"/>
       <c r="I115" s="7"/>
       <c r="J115" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K115" s="8" t="s">
         <v>91</v>
       </c>
       <c r="L115" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M115" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="116" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:13">
       <c r="A116" t="s">
         <v>343</v>
       </c>
       <c r="B116" t="s">
         <v>364</v>
       </c>
       <c r="C116" t="s">
         <v>365</v>
       </c>
       <c r="D116" t="s">
         <v>366</v>
       </c>
       <c r="E116" t="s">
         <v>367</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G116" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H116" s="7"/>
       <c r="I116" s="7"/>
       <c r="J116" s="8" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="K116" s="8" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L116" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M116" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="117" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:13">
       <c r="A117" t="s">
         <v>343</v>
       </c>
       <c r="B117" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C117" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="D117" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E117" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>268</v>
+        <v>50</v>
       </c>
       <c r="G117" s="6" t="s">
-        <v>269</v>
+        <v>51</v>
       </c>
       <c r="H117" s="7"/>
       <c r="I117" s="7"/>
       <c r="J117" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K117" s="8" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="L117" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M117" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13">
       <c r="A118" t="s">
         <v>343</v>
       </c>
       <c r="B118" t="s">
         <v>368</v>
       </c>
       <c r="C118" t="s">
         <v>369</v>
       </c>
       <c r="D118" t="s">
         <v>370</v>
       </c>
       <c r="E118" t="s">
         <v>371</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>100</v>
+        <v>268</v>
       </c>
       <c r="G118" s="6" t="s">
-        <v>101</v>
+        <v>269</v>
       </c>
       <c r="H118" s="7"/>
       <c r="I118" s="7"/>
       <c r="J118" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K118" s="8" t="s">
         <v>70</v>
       </c>
       <c r="L118" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M118" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="119" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:13">
       <c r="A119" t="s">
         <v>343</v>
       </c>
       <c r="B119" t="s">
         <v>368</v>
       </c>
       <c r="C119" t="s">
         <v>369</v>
       </c>
       <c r="D119" t="s">
         <v>370</v>
       </c>
       <c r="E119" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G119" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="H119" s="7"/>
       <c r="I119" s="7"/>
       <c r="J119" s="8" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="K119" s="8" t="s">
-        <v>287</v>
+        <v>70</v>
       </c>
       <c r="L119" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M119" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="120" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:13">
       <c r="A120" t="s">
         <v>343</v>
       </c>
       <c r="B120" t="s">
         <v>368</v>
       </c>
       <c r="C120" t="s">
         <v>369</v>
       </c>
       <c r="D120" t="s">
         <v>370</v>
       </c>
       <c r="E120" t="s">
         <v>371</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G120" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H120" s="7"/>
       <c r="I120" s="7"/>
       <c r="J120" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K120" s="8" t="s">
         <v>287</v>
       </c>
       <c r="L120" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M120" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="121" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>343</v>
       </c>
       <c r="B121" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C121" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D121" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E121" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G121" s="6" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
       <c r="J121" s="8" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="K121" s="8" t="s">
-        <v>392</v>
+        <v>287</v>
       </c>
       <c r="L121" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M121" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:13" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
       <c r="A122" t="s">
         <v>343</v>
       </c>
       <c r="B122" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C122" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D122" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="E122" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G122" s="6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="I122" s="7"/>
+        <v>43</v>
+      </c>
+      <c r="H122" s="7">
+        <v>473</v>
+      </c>
+      <c r="I122" s="7" t="s">
+        <v>391</v>
+      </c>
       <c r="J122" s="8" t="s">
-        <v>294</v>
+        <v>136</v>
       </c>
       <c r="K122" s="8" t="s">
-        <v>295</v>
+        <v>392</v>
       </c>
       <c r="L122" s="5" t="s">
-        <v>290</v>
+        <v>54</v>
       </c>
       <c r="M122" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:13" x14ac:dyDescent="0.3">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
       <c r="A123" t="s">
         <v>343</v>
       </c>
       <c r="B123" t="s">
         <v>376</v>
       </c>
       <c r="C123" t="s">
         <v>377</v>
       </c>
       <c r="D123" t="s">
         <v>378</v>
       </c>
       <c r="E123" t="s">
         <v>379</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G123" s="6" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="H123" s="7"/>
       <c r="I123" s="7"/>
       <c r="J123" s="8" t="s">
         <v>294</v>
       </c>
       <c r="K123" s="8" t="s">
         <v>295</v>
       </c>
       <c r="L123" s="5" t="s">
         <v>290</v>
       </c>
       <c r="M123" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="124" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:13">
       <c r="A124" t="s">
         <v>343</v>
       </c>
       <c r="B124" t="s">
         <v>376</v>
       </c>
       <c r="C124" t="s">
         <v>377</v>
       </c>
       <c r="D124" t="s">
         <v>378</v>
       </c>
       <c r="E124" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G124" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H124" s="7"/>
       <c r="I124" s="7"/>
       <c r="J124" s="8" t="s">
-        <v>394</v>
+        <v>294</v>
       </c>
       <c r="K124" s="8" t="s">
-        <v>395</v>
+        <v>295</v>
       </c>
       <c r="L124" s="5" t="s">
         <v>290</v>
       </c>
       <c r="M124" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="125" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:13">
       <c r="A125" t="s">
         <v>343</v>
       </c>
       <c r="B125" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C125" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="D125" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="E125" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G125" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H125" s="7"/>
-      <c r="I125" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I125" s="7"/>
       <c r="J125" s="8" t="s">
-        <v>22</v>
+        <v>394</v>
       </c>
       <c r="K125" s="8" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="L125" s="5" t="s">
-        <v>54</v>
+        <v>290</v>
       </c>
       <c r="M125" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:13" x14ac:dyDescent="0.3">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13">
       <c r="A126" t="s">
         <v>343</v>
       </c>
       <c r="B126" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C126" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D126" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E126" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>268</v>
+        <v>48</v>
       </c>
       <c r="G126" s="6" t="s">
-        <v>269</v>
+        <v>49</v>
       </c>
       <c r="H126" s="7"/>
-      <c r="I126" s="7"/>
+      <c r="I126" s="7" t="s">
+        <v>391</v>
+      </c>
       <c r="J126" s="8" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="K126" s="8" t="s">
-        <v>70</v>
+        <v>396</v>
       </c>
       <c r="L126" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M126" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="127" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:13">
       <c r="A127" t="s">
         <v>343</v>
       </c>
       <c r="B127" t="s">
         <v>384</v>
       </c>
       <c r="C127" t="s">
         <v>384</v>
       </c>
       <c r="D127" t="s">
         <v>385</v>
       </c>
       <c r="E127" t="s">
         <v>386</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>100</v>
+        <v>268</v>
       </c>
       <c r="G127" s="6" t="s">
-        <v>101</v>
+        <v>269</v>
       </c>
       <c r="H127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K127" s="8" t="s">
         <v>70</v>
       </c>
       <c r="L127" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M127" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="128" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:13">
       <c r="A128" t="s">
         <v>343</v>
       </c>
       <c r="B128" t="s">
         <v>384</v>
       </c>
       <c r="C128" t="s">
         <v>384</v>
       </c>
       <c r="D128" t="s">
         <v>385</v>
       </c>
       <c r="E128" t="s">
         <v>386</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G128" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="H128" s="7"/>
       <c r="I128" s="7"/>
       <c r="J128" s="8" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="K128" s="8" t="s">
-        <v>287</v>
+        <v>70</v>
       </c>
       <c r="L128" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M128" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="129" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:13">
       <c r="A129" t="s">
         <v>343</v>
       </c>
       <c r="B129" t="s">
         <v>384</v>
       </c>
       <c r="C129" t="s">
         <v>384</v>
       </c>
       <c r="D129" t="s">
         <v>385</v>
       </c>
       <c r="E129" t="s">
         <v>386</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G129" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K129" s="8" t="s">
         <v>287</v>
       </c>
       <c r="L129" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M129" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="130" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:13">
       <c r="A130" t="s">
         <v>343</v>
       </c>
       <c r="B130" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="C130" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="D130" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="E130" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="G130" s="6" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H130" s="7"/>
       <c r="I130" s="7"/>
       <c r="J130" s="8" t="s">
-        <v>419</v>
+        <v>53</v>
       </c>
       <c r="K130" s="8" t="s">
-        <v>420</v>
+        <v>287</v>
       </c>
       <c r="L130" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M130" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:13" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13">
       <c r="A131" t="s">
         <v>343</v>
       </c>
       <c r="B131" t="s">
         <v>397</v>
       </c>
       <c r="C131" t="s">
         <v>398</v>
       </c>
       <c r="D131" t="s">
         <v>399</v>
       </c>
       <c r="E131" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G131" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="H131" s="7">
         <v>646</v>
       </c>
       <c r="I131" s="7"/>
       <c r="J131" s="8" t="s">
         <v>419</v>
       </c>
       <c r="K131" s="8" t="s">
         <v>420</v>
       </c>
       <c r="L131" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M131" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="132" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:13">
       <c r="A132" t="s">
         <v>343</v>
       </c>
       <c r="B132" t="s">
         <v>397</v>
       </c>
       <c r="C132" t="s">
         <v>398</v>
       </c>
       <c r="D132" t="s">
         <v>399</v>
       </c>
       <c r="E132" t="s">
         <v>400</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G132" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H132" s="7">
         <v>646</v>
       </c>
       <c r="I132" s="7"/>
       <c r="J132" s="8" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="K132" s="8" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="L132" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M132" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="133" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:13">
       <c r="A133" t="s">
         <v>343</v>
       </c>
       <c r="B133" t="s">
+        <v>397</v>
+      </c>
+      <c r="C133" t="s">
+        <v>398</v>
+      </c>
+      <c r="D133" t="s">
+        <v>399</v>
+      </c>
+      <c r="E133" t="s">
+        <v>400</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="H133" s="7">
+        <v>646</v>
+      </c>
+      <c r="I133" s="7"/>
+      <c r="J133" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="K133" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="L133" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M133" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" t="s">
+        <v>343</v>
+      </c>
+      <c r="B134" t="s">
         <v>401</v>
       </c>
-      <c r="C133" t="s">
+      <c r="C134" t="s">
         <v>402</v>
       </c>
-      <c r="D133" t="s">
+      <c r="D134" t="s">
         <v>403</v>
       </c>
-      <c r="E133" t="s">
+      <c r="E134" t="s">
         <v>404</v>
       </c>
-      <c r="F133" s="5" t="s">
+      <c r="F134" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="G133" s="6" t="s">
+      <c r="G134" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="H133" s="7"/>
-      <c r="I133" s="7" t="s">
+      <c r="H134" s="7"/>
+      <c r="I134" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="J133" s="8" t="s">
+      <c r="J134" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="K133" s="8" t="s">
+      <c r="K134" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="L133" s="5" t="s">
+      <c r="L134" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="M133" t="s">
+      <c r="M134" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="134" spans="1:13" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-    <row r="135" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:13">
       <c r="A135" t="s">
         <v>405</v>
       </c>
       <c r="B135" t="s">
         <v>406</v>
       </c>
       <c r="C135" t="s">
         <v>407</v>
       </c>
       <c r="D135" t="s">
         <v>408</v>
       </c>
       <c r="E135" t="s">
         <v>409</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="G135" s="6" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="8" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="K135" s="8" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="L135" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M135" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="136" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:13">
       <c r="A136" t="s">
         <v>405</v>
       </c>
       <c r="B136" t="s">
         <v>406</v>
       </c>
       <c r="C136" t="s">
         <v>407</v>
       </c>
       <c r="D136" t="s">
         <v>408</v>
       </c>
       <c r="E136" t="s">
         <v>409</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G136" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="H136" s="7"/>
       <c r="I136" s="7"/>
       <c r="J136" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K136" s="8" t="s">
         <v>91</v>
       </c>
       <c r="L136" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M136" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="137" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:13">
       <c r="A137" t="s">
         <v>405</v>
       </c>
       <c r="B137" t="s">
         <v>406</v>
       </c>
       <c r="C137" t="s">
         <v>407</v>
       </c>
       <c r="D137" t="s">
         <v>408</v>
       </c>
       <c r="E137" t="s">
         <v>409</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="G137" s="6" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="H137" s="7"/>
       <c r="I137" s="7"/>
       <c r="J137" s="8" t="s">
-        <v>424</v>
+        <v>56</v>
       </c>
       <c r="K137" s="8" t="s">
-        <v>425</v>
+        <v>91</v>
       </c>
       <c r="L137" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M137" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="138" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:13">
       <c r="A138" t="s">
         <v>405</v>
       </c>
       <c r="B138" t="s">
+        <v>406</v>
+      </c>
+      <c r="C138" t="s">
+        <v>407</v>
+      </c>
+      <c r="D138" t="s">
+        <v>408</v>
+      </c>
+      <c r="E138" t="s">
+        <v>409</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G138" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="H138" s="7"/>
+      <c r="I138" s="7"/>
+      <c r="J138" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="K138" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="L138" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M138" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" t="s">
+        <v>405</v>
+      </c>
+      <c r="B139" t="s">
         <v>410</v>
       </c>
-      <c r="C138" t="s">
+      <c r="C139" t="s">
         <v>411</v>
       </c>
-      <c r="D138" t="s">
+      <c r="D139" t="s">
         <v>412</v>
       </c>
-      <c r="E138" t="s">
+      <c r="E139" t="s">
         <v>413</v>
       </c>
-      <c r="F138" s="5" t="s">
+      <c r="F139" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="G138" s="6" t="s">
+      <c r="G139" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H138" s="7" t="s">
+      <c r="H139" s="7" t="s">
         <v>284</v>
       </c>
-      <c r="I138" s="7" t="s">
+      <c r="I139" s="7" t="s">
         <v>283</v>
-      </c>
-[...37 lines deleted...]
-        <v>427</v>
       </c>
       <c r="J139" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K139" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L139" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-    <row r="140" spans="1:13" x14ac:dyDescent="0.3">
+        <v>53</v>
+      </c>
+      <c r="M139" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13">
       <c r="A140" t="s">
         <v>414</v>
       </c>
       <c r="B140" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="C140" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="D140" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="E140" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>48</v>
+        <v>132</v>
       </c>
       <c r="G140" s="6" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="H140" s="7"/>
       <c r="I140" s="7" t="s">
-        <v>135</v>
+        <v>427</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K140" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L140" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="141" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:13">
       <c r="A141" t="s">
         <v>414</v>
       </c>
       <c r="B141" t="s">
         <v>428</v>
       </c>
       <c r="C141" t="s">
         <v>429</v>
       </c>
       <c r="D141" t="s">
         <v>430</v>
       </c>
       <c r="E141" t="s">
         <v>431</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G141" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>441</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J141" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K141" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L141" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="142" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:13">
       <c r="A142" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
       <c r="B142" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C142" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="D142" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="E142" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="G142" s="6" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>51</v>
+      </c>
+      <c r="H142" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="I142" s="7" t="s">
+        <v>135</v>
       </c>
       <c r="J142" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="K142" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="L142" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="M142" t="s">
-[...3 lines deleted...]
-    <row r="143" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M142" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13">
       <c r="A143" t="s">
         <v>432</v>
       </c>
       <c r="B143" t="s">
         <v>433</v>
       </c>
       <c r="C143" t="s">
         <v>434</v>
       </c>
       <c r="D143" t="s">
         <v>435</v>
       </c>
       <c r="E143" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G143" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H143" s="7">
         <v>123</v>
       </c>
       <c r="I143" s="7">
         <v>130</v>
       </c>
       <c r="J143" s="8" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="K143" s="8" t="s">
-        <v>443</v>
+        <v>304</v>
       </c>
       <c r="L143" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M143" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="144" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:13">
       <c r="A144" t="s">
         <v>432</v>
       </c>
       <c r="B144" t="s">
         <v>433</v>
       </c>
       <c r="C144" t="s">
         <v>434</v>
       </c>
       <c r="D144" t="s">
         <v>435</v>
       </c>
       <c r="E144" t="s">
         <v>436</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G144" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H144" s="7">
         <v>123</v>
       </c>
       <c r="I144" s="7">
         <v>130</v>
       </c>
       <c r="J144" s="8" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="K144" s="8" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="L144" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M144" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="145" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:13">
       <c r="A145" t="s">
         <v>432</v>
       </c>
       <c r="B145" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C145" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D145" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="E145" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G145" s="6" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="I145" s="7"/>
+        <v>51</v>
+      </c>
+      <c r="H145" s="7">
+        <v>123</v>
+      </c>
+      <c r="I145" s="7">
+        <v>130</v>
+      </c>
       <c r="J145" s="8" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="K145" s="8" t="s">
-        <v>70</v>
+        <v>444</v>
       </c>
       <c r="L145" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M145" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:13" x14ac:dyDescent="0.3">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13">
       <c r="A146" t="s">
         <v>432</v>
       </c>
       <c r="B146" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="C146" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="D146" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="E146" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G146" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H146" s="7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H146" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I146" s="7"/>
       <c r="J146" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K146" s="8" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="L146" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M146" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:13" x14ac:dyDescent="0.3">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
       <c r="A147" t="s">
         <v>432</v>
       </c>
       <c r="B147" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C147" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D147" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E147" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="G147" s="6" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H147" s="7"/>
       <c r="I147" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="J147" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K147" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L147" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M147" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
       <c r="A148" t="s">
         <v>432</v>
       </c>
       <c r="B148" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C148" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="D148" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E148" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G148" s="6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>90</v>
+      </c>
+      <c r="H148" s="7">
+        <v>87</v>
       </c>
       <c r="I148" s="7" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="J148" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K148" s="8" t="s">
-        <v>520</v>
+        <v>22</v>
       </c>
       <c r="L148" s="5" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="M148" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:13" x14ac:dyDescent="0.3">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
       <c r="A149" t="s">
         <v>432</v>
       </c>
       <c r="B149" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C149" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="D149" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="E149" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G149" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H149" s="7"/>
+      <c r="H149" s="7" t="s">
+        <v>518</v>
+      </c>
       <c r="I149" s="7" t="s">
-        <v>303</v>
+        <v>519</v>
       </c>
       <c r="J149" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K149" s="8" t="s">
-        <v>56</v>
+        <v>520</v>
       </c>
       <c r="L149" s="5" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="M149" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:13" x14ac:dyDescent="0.3">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
       <c r="A150" t="s">
         <v>432</v>
       </c>
       <c r="B150" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C150" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="D150" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="E150" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G150" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H150" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="7"/>
       <c r="I150" s="7" t="s">
-        <v>516</v>
+        <v>303</v>
       </c>
       <c r="J150" s="8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="K150" s="8" t="s">
-        <v>298</v>
+        <v>56</v>
       </c>
       <c r="L150" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M150" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="151" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:13">
       <c r="A151" t="s">
         <v>432</v>
       </c>
       <c r="B151" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C151" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="D151" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="E151" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="G151" s="6" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>49</v>
+      </c>
+      <c r="H151" s="7">
+        <v>204</v>
       </c>
       <c r="I151" s="7" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="J151" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K151" s="8" t="s">
-        <v>91</v>
+        <v>298</v>
       </c>
       <c r="L151" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M151" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
       <c r="A152" t="s">
         <v>432</v>
       </c>
       <c r="B152" t="s">
         <v>465</v>
       </c>
       <c r="C152" t="s">
         <v>466</v>
       </c>
       <c r="D152" t="s">
         <v>467</v>
       </c>
       <c r="E152" t="s">
         <v>468</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="G152" s="6" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>518</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>519</v>
       </c>
       <c r="J152" s="8" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="K152" s="8" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="L152" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M152" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="153" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:13">
       <c r="A153" t="s">
         <v>432</v>
       </c>
       <c r="B153" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="C153" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="D153" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E153" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="G153" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I153" s="7"/>
+        <v>120</v>
+      </c>
+      <c r="H153" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="I153" s="7" t="s">
+        <v>519</v>
+      </c>
       <c r="J153" s="8" t="s">
-        <v>69</v>
+        <v>136</v>
       </c>
       <c r="K153" s="8" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="L153" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M153" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:13" x14ac:dyDescent="0.3">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13">
       <c r="A154" t="s">
         <v>432</v>
       </c>
       <c r="B154" t="s">
         <v>469</v>
       </c>
       <c r="C154" t="s">
         <v>470</v>
       </c>
       <c r="D154" t="s">
         <v>471</v>
       </c>
       <c r="E154" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>268</v>
+        <v>42</v>
       </c>
       <c r="G154" s="6" t="s">
-        <v>269</v>
+        <v>43</v>
       </c>
       <c r="H154" s="7"/>
       <c r="I154" s="7"/>
       <c r="J154" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K154" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L154" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M154" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="155" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:13">
       <c r="A155" t="s">
         <v>432</v>
       </c>
       <c r="B155" t="s">
         <v>469</v>
       </c>
       <c r="C155" t="s">
         <v>470</v>
       </c>
       <c r="D155" t="s">
         <v>471</v>
       </c>
       <c r="E155" t="s">
         <v>472</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>44</v>
+        <v>268</v>
       </c>
       <c r="G155" s="6" t="s">
-        <v>45</v>
+        <v>269</v>
       </c>
       <c r="H155" s="7"/>
       <c r="I155" s="7"/>
       <c r="J155" s="8" t="s">
-        <v>300</v>
+        <v>69</v>
       </c>
       <c r="K155" s="8" t="s">
-        <v>301</v>
+        <v>94</v>
       </c>
       <c r="L155" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M155" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="156" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:13">
       <c r="A156" t="s">
         <v>432</v>
       </c>
       <c r="B156" t="s">
         <v>469</v>
       </c>
       <c r="C156" t="s">
         <v>470</v>
       </c>
       <c r="D156" t="s">
         <v>471</v>
       </c>
       <c r="E156" t="s">
         <v>472</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G156" s="6" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="H156" s="7"/>
       <c r="I156" s="7"/>
       <c r="J156" s="8" t="s">
         <v>300</v>
       </c>
       <c r="K156" s="8" t="s">
         <v>301</v>
       </c>
       <c r="L156" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M156" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="157" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:13">
       <c r="A157" t="s">
         <v>432</v>
       </c>
       <c r="B157" t="s">
         <v>469</v>
       </c>
       <c r="C157" t="s">
         <v>470</v>
       </c>
       <c r="D157" t="s">
         <v>471</v>
       </c>
       <c r="E157" t="s">
         <v>472</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G157" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H157" s="7"/>
       <c r="I157" s="7"/>
       <c r="J157" s="8" t="s">
         <v>300</v>
       </c>
       <c r="K157" s="8" t="s">
         <v>301</v>
       </c>
       <c r="L157" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M157" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="158" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:13">
       <c r="A158" t="s">
         <v>432</v>
       </c>
       <c r="B158" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="C158" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="D158" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E158" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G158" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H158" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H158" s="7"/>
+      <c r="I158" s="7"/>
       <c r="J158" s="8" t="s">
-        <v>21</v>
+        <v>300</v>
       </c>
       <c r="K158" s="8" t="s">
-        <v>22</v>
+        <v>301</v>
       </c>
       <c r="L158" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M158" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="159" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:13">
       <c r="A159" t="s">
         <v>432</v>
       </c>
       <c r="B159" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C159" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D159" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E159" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="G159" s="6" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="I159" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H159" s="7">
+        <v>341</v>
+      </c>
+      <c r="I159" s="7" t="s">
+        <v>296</v>
+      </c>
       <c r="J159" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K159" s="8" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="L159" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M159" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13">
       <c r="A160" t="s">
         <v>432</v>
       </c>
       <c r="B160" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C160" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="D160" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="E160" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G160" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="H160" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H160" s="7"/>
+      <c r="I160" s="7"/>
       <c r="J160" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K160" s="8" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="L160" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M160" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:13" x14ac:dyDescent="0.3">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13">
       <c r="A161" t="s">
         <v>432</v>
       </c>
       <c r="B161" t="s">
         <v>481</v>
       </c>
       <c r="C161" t="s">
         <v>482</v>
       </c>
       <c r="D161" t="s">
         <v>483</v>
       </c>
       <c r="E161" t="s">
         <v>484</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G161" s="6" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="H161" s="7">
         <v>111</v>
       </c>
       <c r="I161" s="7">
         <v>170</v>
       </c>
       <c r="J161" s="8" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="K161" s="8" t="s">
-        <v>524</v>
+        <v>91</v>
       </c>
       <c r="L161" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M161" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="162" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:13">
       <c r="A162" t="s">
         <v>432</v>
       </c>
       <c r="B162" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="C162" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D162" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="E162" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G162" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>47</v>
+      </c>
+      <c r="H162" s="7">
+        <v>111</v>
+      </c>
+      <c r="I162" s="7">
+        <v>170</v>
       </c>
       <c r="J162" s="8" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="K162" s="8" t="s">
-        <v>53</v>
+        <v>524</v>
       </c>
       <c r="L162" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M162" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13">
       <c r="A163" t="s">
         <v>432</v>
       </c>
       <c r="B163" t="s">
         <v>485</v>
       </c>
       <c r="C163" t="s">
         <v>486</v>
       </c>
       <c r="D163" t="s">
         <v>487</v>
       </c>
       <c r="E163" t="s">
         <v>488</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="G163" s="6" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>525</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>519</v>
       </c>
       <c r="J163" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K163" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L163" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M163" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="164" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:13">
       <c r="A164" t="s">
         <v>432</v>
       </c>
       <c r="B164" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C164" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="D164" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E164" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>509</v>
+        <v>67</v>
       </c>
       <c r="G164" s="6" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-      <c r="I164" s="7"/>
+        <v>68</v>
+      </c>
+      <c r="H164" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="I164" s="7" t="s">
+        <v>519</v>
+      </c>
       <c r="J164" s="8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="K164" s="8" t="s">
-        <v>298</v>
+        <v>53</v>
       </c>
       <c r="L164" s="5" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="M164" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="165" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:13">
       <c r="A165" t="s">
         <v>432</v>
       </c>
       <c r="B165" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C165" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D165" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="E165" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>100</v>
+        <v>509</v>
       </c>
       <c r="G165" s="6" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="H165" s="7"/>
+      <c r="I165" s="7"/>
       <c r="J165" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K165" s="8" t="s">
-        <v>53</v>
+        <v>298</v>
       </c>
       <c r="L165" s="5" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="M165" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="166" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:13">
       <c r="A166" t="s">
         <v>432</v>
       </c>
       <c r="B166" t="s">
         <v>493</v>
       </c>
       <c r="C166" t="s">
         <v>494</v>
       </c>
       <c r="D166" t="s">
         <v>495</v>
       </c>
       <c r="E166" t="s">
         <v>496</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>272</v>
+        <v>100</v>
       </c>
       <c r="G166" s="6" t="s">
-        <v>273</v>
+        <v>101</v>
       </c>
       <c r="H166" s="7">
         <v>438</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>296</v>
       </c>
       <c r="J166" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K166" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L166" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M166" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="167" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:13">
       <c r="A167" t="s">
         <v>432</v>
       </c>
       <c r="B167" t="s">
         <v>493</v>
       </c>
       <c r="C167" t="s">
         <v>494</v>
       </c>
       <c r="D167" t="s">
         <v>495</v>
       </c>
       <c r="E167" t="s">
         <v>496</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>67</v>
+        <v>272</v>
       </c>
       <c r="G167" s="6" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="H167" s="7">
         <v>438</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>296</v>
       </c>
       <c r="J167" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K167" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L167" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M167" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="168" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:13">
       <c r="A168" t="s">
         <v>432</v>
       </c>
       <c r="B168" t="s">
         <v>493</v>
       </c>
       <c r="C168" t="s">
         <v>494</v>
       </c>
       <c r="D168" t="s">
         <v>495</v>
       </c>
       <c r="E168" t="s">
         <v>496</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G168" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H168" s="7">
         <v>438</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>296</v>
       </c>
       <c r="J168" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K168" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L168" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M168" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="169" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:13">
       <c r="A169" t="s">
         <v>432</v>
       </c>
       <c r="B169" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C169" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D169" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E169" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G169" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H169" s="7" t="s">
-        <v>283</v>
+      <c r="H169" s="7">
+        <v>438</v>
       </c>
       <c r="I169" s="7" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="J169" s="8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="K169" s="8" t="s">
-        <v>289</v>
+        <v>53</v>
       </c>
       <c r="L169" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M169" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="170" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:13">
       <c r="A170" t="s">
         <v>432</v>
       </c>
       <c r="B170" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="C170" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="D170" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="E170" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>276</v>
+        <v>48</v>
       </c>
       <c r="G170" s="6" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H170" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H170" s="7" t="s">
+        <v>283</v>
+      </c>
       <c r="I170" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J170" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K170" s="8" t="s">
-        <v>22</v>
+        <v>289</v>
       </c>
       <c r="L170" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M170" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:13" x14ac:dyDescent="0.3">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13">
       <c r="A171" t="s">
         <v>432</v>
       </c>
       <c r="B171" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="C171" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="D171" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="E171" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>132</v>
+        <v>276</v>
       </c>
       <c r="G171" s="6" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="H171" s="7"/>
       <c r="I171" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J171" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K171" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L171" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M171" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:13" x14ac:dyDescent="0.3">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13">
       <c r="A172" t="s">
         <v>432</v>
       </c>
       <c r="B172" t="s">
         <v>505</v>
       </c>
       <c r="C172" t="s">
         <v>506</v>
       </c>
       <c r="D172" t="s">
         <v>507</v>
       </c>
       <c r="E172" t="s">
         <v>508</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>511</v>
+        <v>132</v>
       </c>
       <c r="G172" s="6" t="s">
-        <v>512</v>
+        <v>133</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>525</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J172" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K172" s="8" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="L172" s="5" t="s">
-        <v>290</v>
+        <v>54</v>
       </c>
       <c r="M172" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:13" x14ac:dyDescent="0.3">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13">
       <c r="A173" t="s">
         <v>432</v>
       </c>
       <c r="B173" t="s">
         <v>505</v>
       </c>
       <c r="C173" t="s">
         <v>506</v>
       </c>
       <c r="D173" t="s">
         <v>507</v>
       </c>
       <c r="E173" t="s">
         <v>508</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="G173" s="6" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>525</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J173" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K173" s="8" t="s">
-        <v>298</v>
+        <v>70</v>
       </c>
       <c r="L173" s="5" t="s">
-        <v>53</v>
+        <v>290</v>
       </c>
       <c r="M173" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="174" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:13">
       <c r="A174" t="s">
         <v>432</v>
       </c>
       <c r="B174" t="s">
         <v>505</v>
       </c>
       <c r="C174" t="s">
         <v>506</v>
       </c>
       <c r="D174" t="s">
         <v>507</v>
       </c>
       <c r="E174" t="s">
         <v>508</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>48</v>
+        <v>513</v>
       </c>
       <c r="G174" s="6" t="s">
-        <v>49</v>
+        <v>514</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>525</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J174" s="8" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="K174" s="8" t="s">
-        <v>529</v>
+        <v>298</v>
       </c>
       <c r="L174" s="5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M174" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="175" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:13">
       <c r="A175" t="s">
+        <v>432</v>
+      </c>
+      <c r="B175" t="s">
+        <v>505</v>
+      </c>
+      <c r="C175" t="s">
+        <v>506</v>
+      </c>
+      <c r="D175" t="s">
+        <v>507</v>
+      </c>
+      <c r="E175" t="s">
+        <v>508</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="H175" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="I175" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="J175" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="K175" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="L175" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M175" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" t="s">
         <v>530</v>
       </c>
-      <c r="B175" t="s">
+      <c r="B176" t="s">
         <v>531</v>
       </c>
-      <c r="C175" t="s">
+      <c r="C176" t="s">
         <v>531</v>
       </c>
-      <c r="D175" t="s">
+      <c r="D176" t="s">
         <v>532</v>
       </c>
-      <c r="E175" t="s">
+      <c r="E176" t="s">
         <v>533</v>
       </c>
-      <c r="F175" s="5" t="s">
+      <c r="F176" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="G175" s="6" t="s">
+      <c r="G176" s="6" t="s">
         <v>543</v>
-      </c>
-[...39 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I176" s="7" t="s">
-        <v>427</v>
+        <v>135</v>
       </c>
       <c r="J176" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K176" s="8" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="L176" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M176" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="177" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:13">
       <c r="A177" t="s">
         <v>534</v>
       </c>
       <c r="B177" t="s">
         <v>535</v>
       </c>
       <c r="C177" t="s">
         <v>535</v>
       </c>
       <c r="D177" t="s">
         <v>536</v>
       </c>
       <c r="E177" t="s">
         <v>537</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>544</v>
+        <v>42</v>
       </c>
       <c r="G177" s="6" t="s">
-        <v>545</v>
+        <v>43</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>427</v>
       </c>
       <c r="J177" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K177" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L177" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M177" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="178" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:13">
       <c r="A178" t="s">
         <v>534</v>
       </c>
       <c r="B178" t="s">
         <v>535</v>
       </c>
       <c r="C178" t="s">
         <v>535</v>
       </c>
       <c r="D178" t="s">
         <v>536</v>
       </c>
       <c r="E178" t="s">
         <v>537</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>87</v>
+        <v>544</v>
       </c>
       <c r="G178" s="6" t="s">
-        <v>88</v>
+        <v>545</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>427</v>
       </c>
       <c r="J178" s="8" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="K178" s="8" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="L178" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M178" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="179" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:13">
       <c r="A179" t="s">
-        <v>538</v>
-[...8 lines deleted...]
-        <v>540</v>
+        <v>534</v>
+      </c>
+      <c r="B179" t="s">
+        <v>535</v>
+      </c>
+      <c r="C179" t="s">
+        <v>535</v>
+      </c>
+      <c r="D179" t="s">
+        <v>536</v>
       </c>
       <c r="E179" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>279</v>
+        <v>87</v>
       </c>
       <c r="G179" s="6" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="H179" s="7"/>
+        <v>88</v>
+      </c>
+      <c r="H179" s="7" t="s">
+        <v>283</v>
+      </c>
       <c r="I179" s="7" t="s">
-        <v>121</v>
+        <v>427</v>
       </c>
       <c r="J179" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K179" s="8" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="L179" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M179" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="180" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:13">
       <c r="A180" t="s">
         <v>538</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>539</v>
       </c>
       <c r="D180" s="13" t="s">
         <v>540</v>
       </c>
       <c r="E180" t="s">
         <v>541</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>100</v>
+        <v>279</v>
       </c>
       <c r="G180" s="6" t="s">
-        <v>101</v>
+        <v>280</v>
       </c>
       <c r="H180" s="7"/>
       <c r="I180" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J180" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K180" s="8" t="s">
         <v>69</v>
       </c>
       <c r="L180" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M180" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="181" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:13">
       <c r="A181" t="s">
         <v>538</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>539</v>
       </c>
       <c r="D181" s="13" t="s">
         <v>540</v>
       </c>
       <c r="E181" t="s">
         <v>541</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>546</v>
+        <v>100</v>
       </c>
       <c r="G181" s="6" t="s">
-        <v>547</v>
+        <v>101</v>
       </c>
       <c r="H181" s="7"/>
       <c r="I181" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J181" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K181" s="8" t="s">
         <v>69</v>
       </c>
       <c r="L181" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M181" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="182" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:13">
       <c r="A182" t="s">
         <v>538</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>539</v>
       </c>
       <c r="D182" s="13" t="s">
         <v>540</v>
       </c>
       <c r="E182" t="s">
         <v>541</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>48</v>
+        <v>546</v>
       </c>
       <c r="G182" s="6" t="s">
-        <v>49</v>
+        <v>547</v>
       </c>
       <c r="H182" s="7"/>
       <c r="I182" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J182" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K182" s="8" t="s">
         <v>69</v>
       </c>
       <c r="L182" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M182" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="183" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:13">
       <c r="A183" t="s">
-        <v>548</v>
-[...8 lines deleted...]
-        <v>551</v>
+        <v>538</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="D183" s="13" t="s">
+        <v>540</v>
       </c>
       <c r="E183" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G183" s="6" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H183" s="7"/>
       <c r="I183" s="7" t="s">
-        <v>283</v>
+        <v>121</v>
       </c>
       <c r="J183" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="K183" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="L183" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M183" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="184" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:13">
       <c r="A184" t="s">
         <v>548</v>
       </c>
       <c r="B184" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C184" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D184" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="E184" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="G184" s="6" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="I184" s="7"/>
+        <v>43</v>
+      </c>
+      <c r="H184" s="7">
+        <v>696</v>
+      </c>
+      <c r="I184" s="7" t="s">
+        <v>283</v>
+      </c>
       <c r="J184" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K184" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L184" s="5" t="s">
-        <v>600</v>
+        <v>57</v>
       </c>
       <c r="M184" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13">
       <c r="A185" t="s">
         <v>548</v>
       </c>
       <c r="B185" t="s">
         <v>553</v>
       </c>
       <c r="C185" t="s">
         <v>554</v>
       </c>
       <c r="D185" t="s">
         <v>555</v>
       </c>
       <c r="E185" t="s">
         <v>556</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G185" s="6" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H185" s="7"/>
       <c r="I185" s="7"/>
       <c r="J185" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K185" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L185" s="5" t="s">
         <v>600</v>
       </c>
       <c r="M185" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="186" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:13">
       <c r="A186" t="s">
         <v>548</v>
       </c>
       <c r="B186" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="C186" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="D186" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="E186" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G186" s="6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H186" s="7"/>
       <c r="I186" s="7"/>
       <c r="J186" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K186" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L186" s="5" t="s">
-        <v>53</v>
+        <v>600</v>
       </c>
       <c r="M186" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13">
       <c r="A187" t="s">
         <v>548</v>
       </c>
       <c r="B187" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="C187" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="D187" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E187" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G187" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="H187" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H187" s="7"/>
+      <c r="I187" s="7"/>
       <c r="J187" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K187" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L187" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M187" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13">
       <c r="A188" t="s">
         <v>548</v>
       </c>
       <c r="B188" t="s">
         <v>561</v>
       </c>
       <c r="C188" t="s">
         <v>562</v>
       </c>
       <c r="D188" t="s">
         <v>563</v>
       </c>
       <c r="E188" t="s">
         <v>564</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G188" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>601</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J188" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K188" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L188" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M188" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13">
       <c r="A189" t="s">
         <v>548</v>
       </c>
       <c r="B189" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C189" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="D189" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E189" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="G189" s="6" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="I189" s="7"/>
+        <v>47</v>
+      </c>
+      <c r="H189" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="I189" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J189" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K189" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L189" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M189" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="190" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:13">
       <c r="A190" t="s">
-        <v>569</v>
+        <v>548</v>
       </c>
       <c r="B190" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="C190" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="D190" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="E190" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>596</v>
+        <v>89</v>
       </c>
       <c r="G190" s="6" t="s">
-        <v>597</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H190" s="7"/>
+      <c r="I190" s="7"/>
       <c r="J190" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K190" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L190" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M190" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="191" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:13">
       <c r="A191" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="B191" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="C191" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="D191" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="E191" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>67</v>
+        <v>596</v>
       </c>
       <c r="G191" s="6" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>597</v>
+      </c>
+      <c r="H191" s="7">
+        <v>696</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>515</v>
       </c>
       <c r="J191" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="K191" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L191" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="K191" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M191" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="192" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:13">
       <c r="A192" t="s">
         <v>574</v>
       </c>
       <c r="B192" t="s">
         <v>575</v>
       </c>
       <c r="C192" t="s">
         <v>576</v>
       </c>
       <c r="D192" t="s">
         <v>577</v>
       </c>
       <c r="E192" t="s">
         <v>578</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G192" s="6" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>602</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>515</v>
       </c>
       <c r="J192" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K192" s="8" t="s">
         <v>444</v>
       </c>
       <c r="L192" s="5" t="s">
         <v>104</v>
       </c>
       <c r="M192" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="193" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:13">
       <c r="A193" t="s">
         <v>574</v>
       </c>
       <c r="B193" t="s">
         <v>575</v>
       </c>
       <c r="C193" t="s">
         <v>576</v>
       </c>
       <c r="D193" t="s">
         <v>577</v>
       </c>
       <c r="E193" t="s">
         <v>578</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G193" s="6" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>602</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>515</v>
       </c>
       <c r="J193" s="8" t="s">
-        <v>603</v>
+        <v>53</v>
       </c>
       <c r="K193" s="8" t="s">
-        <v>604</v>
+        <v>444</v>
       </c>
       <c r="L193" s="5" t="s">
         <v>104</v>
       </c>
       <c r="M193" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="194" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:13">
       <c r="A194" t="s">
         <v>574</v>
       </c>
       <c r="B194" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C194" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="D194" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="E194" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>279</v>
+        <v>50</v>
       </c>
       <c r="G194" s="6" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-      <c r="I194" s="7"/>
+        <v>51</v>
+      </c>
+      <c r="H194" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="I194" s="7" t="s">
+        <v>515</v>
+      </c>
       <c r="J194" s="8" t="s">
-        <v>21</v>
+        <v>603</v>
       </c>
       <c r="K194" s="8" t="s">
-        <v>22</v>
+        <v>604</v>
       </c>
       <c r="L194" s="5" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="M194" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="195" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:13">
       <c r="A195" t="s">
         <v>574</v>
       </c>
       <c r="B195" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C195" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="D195" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="E195" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G195" s="6" t="s">
-        <v>278</v>
-[...6 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="H195" s="7"/>
+      <c r="I195" s="7"/>
       <c r="J195" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="K195" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="L195" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M195" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="196" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:13">
       <c r="A196" t="s">
-        <v>587</v>
+        <v>574</v>
       </c>
       <c r="B196" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="C196" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="D196" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="E196" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>42</v>
+        <v>277</v>
       </c>
       <c r="G196" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I196" s="7"/>
+        <v>278</v>
+      </c>
+      <c r="H196" s="7">
+        <v>264</v>
+      </c>
+      <c r="I196" s="7" t="s">
+        <v>303</v>
+      </c>
       <c r="J196" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K196" s="8" t="s">
-        <v>22</v>
+        <v>396</v>
       </c>
       <c r="L196" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M196" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="197" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:13">
       <c r="A197" t="s">
         <v>587</v>
       </c>
       <c r="B197" t="s">
         <v>588</v>
       </c>
       <c r="C197" t="s">
         <v>589</v>
       </c>
       <c r="D197" t="s">
         <v>590</v>
       </c>
       <c r="E197" t="s">
         <v>591</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="G197" s="6" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H197" s="7"/>
       <c r="I197" s="7"/>
       <c r="J197" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K197" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L197" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M197" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="198" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:13">
       <c r="A198" t="s">
         <v>587</v>
       </c>
       <c r="B198" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C198" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D198" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="E198" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>598</v>
+        <v>87</v>
       </c>
       <c r="G198" s="6" t="s">
-        <v>599</v>
+        <v>88</v>
       </c>
       <c r="H198" s="7"/>
       <c r="I198" s="7"/>
       <c r="J198" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K198" s="8" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="L198" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M198" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="199" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:13">
       <c r="A199" t="s">
         <v>587</v>
       </c>
       <c r="B199" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="C199" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="D199" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="E199" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>279</v>
+        <v>598</v>
       </c>
       <c r="G199" s="6" t="s">
-        <v>280</v>
+        <v>599</v>
       </c>
       <c r="H199" s="7"/>
       <c r="I199" s="7"/>
       <c r="J199" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K199" s="8" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="L199" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M199" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="200" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:13">
       <c r="A200" t="s">
         <v>587</v>
       </c>
       <c r="B200" t="s">
         <v>605</v>
       </c>
       <c r="C200" t="s">
         <v>606</v>
       </c>
       <c r="D200" t="s">
         <v>607</v>
       </c>
       <c r="E200" t="s">
         <v>608</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>634</v>
+        <v>279</v>
       </c>
       <c r="G200" s="6" t="s">
-        <v>635</v>
+        <v>280</v>
       </c>
       <c r="H200" s="7"/>
       <c r="I200" s="7"/>
       <c r="J200" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K200" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L200" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M200" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="201" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:13">
       <c r="A201" t="s">
         <v>587</v>
       </c>
       <c r="B201" t="s">
         <v>605</v>
       </c>
       <c r="C201" t="s">
         <v>606</v>
       </c>
       <c r="D201" t="s">
         <v>607</v>
       </c>
       <c r="E201" t="s">
         <v>608</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>46</v>
+        <v>634</v>
       </c>
       <c r="G201" s="6" t="s">
-        <v>47</v>
+        <v>635</v>
       </c>
       <c r="H201" s="7"/>
       <c r="I201" s="7"/>
       <c r="J201" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K201" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L201" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M201" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="202" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:13">
       <c r="A202" t="s">
         <v>587</v>
       </c>
       <c r="B202" t="s">
         <v>605</v>
       </c>
       <c r="C202" t="s">
         <v>606</v>
       </c>
       <c r="D202" t="s">
         <v>607</v>
       </c>
       <c r="E202" t="s">
         <v>608</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G202" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H202" s="7"/>
       <c r="I202" s="7"/>
       <c r="J202" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K202" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L202" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M202" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="203" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:13">
       <c r="A203" t="s">
         <v>587</v>
       </c>
       <c r="B203" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C203" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="D203" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="E203" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="G203" s="6" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="H203" s="7"/>
       <c r="I203" s="7"/>
       <c r="J203" s="8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="K203" s="8" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="L203" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M203" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="204" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:13">
       <c r="A204" t="s">
         <v>587</v>
       </c>
       <c r="B204" t="s">
         <v>609</v>
       </c>
       <c r="C204" t="s">
         <v>610</v>
       </c>
       <c r="D204" t="s">
         <v>611</v>
       </c>
       <c r="E204" t="s">
         <v>612</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G204" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H204" s="7"/>
       <c r="I204" s="7"/>
       <c r="J204" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K204" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L204" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M204" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="205" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:13">
       <c r="A205" t="s">
         <v>587</v>
       </c>
       <c r="B205" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C205" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="D205" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E205" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="G205" s="6" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H205" s="7"/>
+      <c r="I205" s="7"/>
       <c r="J205" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K205" s="8" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="L205" s="5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M205" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="206" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:13">
       <c r="A206" t="s">
         <v>587</v>
       </c>
       <c r="B206" t="s">
         <v>613</v>
       </c>
       <c r="C206" t="s">
         <v>614</v>
       </c>
       <c r="D206" t="s">
         <v>615</v>
       </c>
       <c r="E206" t="s">
         <v>616</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G206" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="H206" s="7">
         <v>154</v>
       </c>
       <c r="I206" s="7">
         <v>66</v>
       </c>
       <c r="J206" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K206" s="8" t="s">
-        <v>298</v>
+        <v>70</v>
       </c>
       <c r="L206" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M206" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="207" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:13">
       <c r="A207" t="s">
         <v>587</v>
       </c>
       <c r="B207" t="s">
         <v>613</v>
       </c>
       <c r="C207" t="s">
         <v>614</v>
       </c>
       <c r="D207" t="s">
         <v>615</v>
       </c>
       <c r="E207" t="s">
         <v>616</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G207" s="6" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="H207" s="7">
         <v>154</v>
       </c>
       <c r="I207" s="7">
         <v>66</v>
       </c>
       <c r="J207" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K207" s="8" t="s">
         <v>298</v>
       </c>
       <c r="L207" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M207" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="208" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:13">
       <c r="A208" t="s">
         <v>587</v>
       </c>
       <c r="B208" t="s">
         <v>613</v>
       </c>
       <c r="C208" t="s">
         <v>614</v>
       </c>
       <c r="D208" t="s">
         <v>615</v>
       </c>
       <c r="E208" t="s">
         <v>616</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G208" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H208" s="7">
         <v>154</v>
       </c>
       <c r="I208" s="7">
         <v>66</v>
       </c>
       <c r="J208" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K208" s="8" t="s">
-        <v>70</v>
+        <v>298</v>
       </c>
       <c r="L208" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M208" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="209" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:13">
       <c r="A209" t="s">
-        <v>617</v>
+        <v>587</v>
       </c>
       <c r="B209" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="C209" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="D209" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="E209" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G209" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H209" s="7"/>
-[...1 lines deleted...]
-        <v>427</v>
+      <c r="H209" s="7">
+        <v>154</v>
+      </c>
+      <c r="I209" s="7">
+        <v>66</v>
       </c>
       <c r="J209" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K209" s="8" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="L209" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M209" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="210" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:13">
       <c r="A210" t="s">
         <v>617</v>
       </c>
       <c r="B210" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="C210" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="D210" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="E210" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>636</v>
+        <v>48</v>
       </c>
       <c r="G210" s="6" t="s">
-        <v>547</v>
+        <v>49</v>
       </c>
       <c r="H210" s="7"/>
-      <c r="I210" s="7"/>
+      <c r="I210" s="7" t="s">
+        <v>427</v>
+      </c>
       <c r="J210" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K210" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L210" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M210" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13">
       <c r="A211" t="s">
         <v>617</v>
       </c>
       <c r="B211" t="s">
         <v>622</v>
       </c>
       <c r="C211" t="s">
         <v>623</v>
       </c>
       <c r="D211" t="s">
         <v>624</v>
       </c>
       <c r="E211" t="s">
         <v>625</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="G211" s="6" t="s">
-        <v>638</v>
+        <v>547</v>
       </c>
       <c r="H211" s="7"/>
       <c r="I211" s="7"/>
       <c r="J211" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K211" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L211" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M211" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="212" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:13">
       <c r="A212" t="s">
         <v>617</v>
       </c>
       <c r="B212" t="s">
         <v>622</v>
       </c>
       <c r="C212" t="s">
         <v>623</v>
       </c>
       <c r="D212" t="s">
         <v>624</v>
       </c>
       <c r="E212" t="s">
         <v>625</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>67</v>
+        <v>637</v>
       </c>
       <c r="G212" s="6" t="s">
-        <v>68</v>
+        <v>638</v>
       </c>
       <c r="H212" s="7"/>
       <c r="I212" s="7"/>
       <c r="J212" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K212" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L212" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M212" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="213" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:13">
       <c r="A213" t="s">
         <v>617</v>
       </c>
       <c r="B213" t="s">
         <v>622</v>
       </c>
       <c r="C213" t="s">
         <v>623</v>
       </c>
       <c r="D213" t="s">
         <v>624</v>
       </c>
       <c r="E213" t="s">
         <v>625</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G213" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H213" s="7"/>
       <c r="I213" s="7"/>
       <c r="J213" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K213" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L213" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M213" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="214" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:13">
       <c r="A214" t="s">
         <v>617</v>
       </c>
       <c r="B214" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C214" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="D214" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="E214" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>277</v>
+        <v>48</v>
       </c>
       <c r="G214" s="6" t="s">
-        <v>278</v>
+        <v>49</v>
       </c>
       <c r="H214" s="7"/>
       <c r="I214" s="7"/>
       <c r="J214" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K214" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L214" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M214" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13">
       <c r="A215" t="s">
         <v>617</v>
       </c>
       <c r="B215" t="s">
         <v>626</v>
       </c>
       <c r="C215" t="s">
         <v>627</v>
       </c>
       <c r="D215" t="s">
         <v>628</v>
       </c>
       <c r="E215" t="s">
         <v>629</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>42</v>
+        <v>277</v>
       </c>
       <c r="G215" s="6" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="H215" s="7"/>
       <c r="I215" s="7"/>
       <c r="J215" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K215" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L215" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M215" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="216" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:13">
       <c r="A216" t="s">
         <v>617</v>
       </c>
       <c r="B216" t="s">
         <v>626</v>
       </c>
       <c r="C216" t="s">
         <v>627</v>
       </c>
       <c r="D216" t="s">
         <v>628</v>
       </c>
       <c r="E216" t="s">
         <v>629</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="G216" s="6" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H216" s="7"/>
       <c r="I216" s="7"/>
       <c r="J216" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K216" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L216" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M216" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="217" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:13">
       <c r="A217" t="s">
         <v>617</v>
       </c>
       <c r="B217" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="C217" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="D217" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="E217" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G217" s="6" t="s">
         <v>88</v>
       </c>
       <c r="H217" s="7"/>
-      <c r="I217" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I217" s="7"/>
       <c r="J217" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K217" s="8" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="L217" s="5" t="s">
-        <v>290</v>
+        <v>53</v>
       </c>
       <c r="M217" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="218" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:13">
       <c r="A218" t="s">
         <v>617</v>
       </c>
       <c r="B218" t="s">
         <v>630</v>
       </c>
       <c r="C218" t="s">
         <v>631</v>
       </c>
       <c r="D218" t="s">
         <v>632</v>
       </c>
       <c r="E218" t="s">
         <v>633</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G218" s="6" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="H218" s="7"/>
       <c r="I218" s="7" t="s">
         <v>391</v>
       </c>
       <c r="J218" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K218" s="8" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="L218" s="5" t="s">
-        <v>54</v>
+        <v>290</v>
       </c>
       <c r="M218" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="219" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:13">
       <c r="A219" t="s">
         <v>617</v>
       </c>
       <c r="B219" t="s">
         <v>630</v>
       </c>
       <c r="C219" t="s">
         <v>631</v>
       </c>
       <c r="D219" t="s">
         <v>632</v>
       </c>
       <c r="E219" t="s">
         <v>633</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G219" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H219" s="7"/>
       <c r="I219" s="7" t="s">
         <v>391</v>
       </c>
       <c r="J219" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K219" s="8" t="s">
-        <v>292</v>
+        <v>22</v>
       </c>
       <c r="L219" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M219" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="220" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:13">
       <c r="A220" t="s">
         <v>617</v>
       </c>
       <c r="B220" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="C220" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="D220" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="E220" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G220" s="6" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H220" s="7"/>
       <c r="I220" s="7" t="s">
         <v>391</v>
       </c>
       <c r="J220" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K220" s="8" t="s">
-        <v>94</v>
+        <v>292</v>
       </c>
       <c r="L220" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M220" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="221" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:13">
       <c r="A221" t="s">
         <v>617</v>
       </c>
       <c r="B221" t="s">
         <v>639</v>
       </c>
       <c r="C221" t="s">
         <v>640</v>
       </c>
       <c r="D221" t="s">
         <v>641</v>
       </c>
       <c r="E221" t="s">
         <v>642</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>276</v>
+        <v>42</v>
       </c>
       <c r="G221" s="6" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H221" s="7">
         <v>255</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>391</v>
       </c>
       <c r="J221" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K221" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L221" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M221" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="222" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:13">
       <c r="A222" t="s">
         <v>617</v>
       </c>
       <c r="B222" t="s">
         <v>639</v>
       </c>
       <c r="C222" t="s">
         <v>640</v>
       </c>
       <c r="D222" t="s">
         <v>641</v>
       </c>
       <c r="E222" t="s">
         <v>642</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>48</v>
+        <v>276</v>
       </c>
       <c r="G222" s="6" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="H222" s="7">
         <v>255</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>391</v>
       </c>
       <c r="J222" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K222" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L222" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M222" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="223" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:13">
       <c r="A223" t="s">
         <v>617</v>
       </c>
       <c r="B223" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="C223" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="D223" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="E223" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G223" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H223" s="7"/>
+      <c r="H223" s="7">
+        <v>255</v>
+      </c>
       <c r="I223" s="7" t="s">
-        <v>121</v>
+        <v>391</v>
       </c>
       <c r="J223" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K223" s="8" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="L223" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M223" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13">
       <c r="A224" t="s">
         <v>617</v>
       </c>
       <c r="B224" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="C224" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="D224" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="E224" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G224" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H224" s="7"/>
       <c r="I224" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="J224" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K224" s="8" t="s">
         <v>122</v>
       </c>
       <c r="L224" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M224" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:13" x14ac:dyDescent="0.3">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13">
       <c r="A225" t="s">
-        <v>651</v>
+        <v>617</v>
       </c>
       <c r="B225" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="C225" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="D225" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="E225" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="G225" s="6" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
       <c r="H225" s="7"/>
-      <c r="I225" s="7"/>
+      <c r="I225" s="7" t="s">
+        <v>135</v>
+      </c>
       <c r="J225" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K225" s="8" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="L225" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M225" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13">
       <c r="A226" t="s">
         <v>651</v>
       </c>
       <c r="B226" t="s">
         <v>652</v>
       </c>
       <c r="C226" t="s">
         <v>653</v>
       </c>
       <c r="D226" t="s">
         <v>654</v>
       </c>
       <c r="E226" t="s">
         <v>655</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G226" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H226" s="7"/>
       <c r="I226" s="7"/>
       <c r="J226" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K226" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L226" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M226" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="227" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:13">
       <c r="A227" t="s">
         <v>651</v>
       </c>
       <c r="B227" t="s">
         <v>652</v>
       </c>
       <c r="C227" t="s">
         <v>653</v>
       </c>
       <c r="D227" t="s">
         <v>654</v>
       </c>
       <c r="E227" t="s">
         <v>655</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>281</v>
+        <v>42</v>
       </c>
       <c r="G227" s="6" t="s">
-        <v>282</v>
+        <v>43</v>
       </c>
       <c r="H227" s="7"/>
       <c r="I227" s="7"/>
       <c r="J227" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K227" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L227" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M227" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="228" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:13">
       <c r="A228" t="s">
         <v>651</v>
       </c>
       <c r="B228" t="s">
         <v>652</v>
       </c>
       <c r="C228" t="s">
         <v>653</v>
       </c>
       <c r="D228" t="s">
         <v>654</v>
       </c>
       <c r="E228" t="s">
         <v>655</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>48</v>
+        <v>281</v>
       </c>
       <c r="G228" s="6" t="s">
-        <v>49</v>
+        <v>282</v>
       </c>
       <c r="H228" s="7"/>
       <c r="I228" s="7"/>
       <c r="J228" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K228" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L228" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M228" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="229" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:13">
       <c r="A229" t="s">
         <v>651</v>
       </c>
       <c r="B229" t="s">
         <v>652</v>
       </c>
       <c r="C229" t="s">
         <v>653</v>
       </c>
       <c r="D229" t="s">
         <v>654</v>
       </c>
       <c r="E229" t="s">
         <v>655</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>729</v>
+        <v>48</v>
       </c>
       <c r="G229" s="6" t="s">
-        <v>730</v>
+        <v>49</v>
       </c>
       <c r="H229" s="7"/>
       <c r="I229" s="7"/>
       <c r="J229" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K229" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L229" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M229" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="230" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:13">
       <c r="A230" t="s">
         <v>651</v>
       </c>
       <c r="B230" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C230" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="D230" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E230" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>132</v>
+        <v>729</v>
       </c>
       <c r="G230" s="6" t="s">
-        <v>133</v>
+        <v>730</v>
       </c>
       <c r="H230" s="7"/>
       <c r="I230" s="7"/>
       <c r="J230" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K230" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L230" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M230" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13">
       <c r="A231" t="s">
         <v>651</v>
       </c>
       <c r="B231" t="s">
         <v>656</v>
       </c>
       <c r="C231" t="s">
         <v>657</v>
       </c>
       <c r="D231" t="s">
         <v>658</v>
       </c>
       <c r="E231" t="s">
         <v>659</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G231" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H231" s="7"/>
       <c r="I231" s="7"/>
       <c r="J231" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K231" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L231" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M231" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="232" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:13">
       <c r="A232" t="s">
         <v>651</v>
       </c>
       <c r="B232" t="s">
         <v>656</v>
       </c>
       <c r="C232" t="s">
         <v>657</v>
       </c>
       <c r="D232" t="s">
         <v>658</v>
       </c>
       <c r="E232" t="s">
         <v>659</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>279</v>
+        <v>42</v>
       </c>
       <c r="G232" s="6" t="s">
-        <v>280</v>
+        <v>43</v>
       </c>
       <c r="H232" s="7"/>
       <c r="I232" s="7"/>
       <c r="J232" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K232" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L232" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M232" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="233" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:13">
       <c r="A233" t="s">
         <v>651</v>
       </c>
       <c r="B233" t="s">
         <v>656</v>
       </c>
       <c r="C233" t="s">
         <v>657</v>
       </c>
       <c r="D233" t="s">
         <v>658</v>
       </c>
       <c r="E233" t="s">
         <v>659</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>100</v>
+        <v>279</v>
       </c>
       <c r="G233" s="6" t="s">
-        <v>101</v>
+        <v>280</v>
       </c>
       <c r="H233" s="7"/>
       <c r="I233" s="7"/>
       <c r="J233" s="8" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="K233" s="8" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="L233" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M233" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="234" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:13">
       <c r="A234" t="s">
         <v>651</v>
       </c>
       <c r="B234" t="s">
         <v>656</v>
       </c>
       <c r="C234" t="s">
         <v>657</v>
       </c>
       <c r="D234" t="s">
         <v>658</v>
       </c>
       <c r="E234" t="s">
         <v>659</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="G234" s="6" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="H234" s="7"/>
       <c r="I234" s="7"/>
       <c r="J234" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K234" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L234" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M234" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="235" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:13">
       <c r="A235" t="s">
         <v>651</v>
       </c>
       <c r="B235" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="C235" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="D235" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E235" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="G235" s="6" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="H235" s="7"/>
-      <c r="I235" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I235" s="7"/>
       <c r="J235" s="8" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K235" s="8" t="s">
-        <v>122</v>
+        <v>56</v>
       </c>
       <c r="L235" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M235" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="236" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:13">
       <c r="A236" t="s">
         <v>651</v>
       </c>
       <c r="B236" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="C236" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="D236" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="E236" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="G236" s="6" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H236" s="7"/>
       <c r="I236" s="7" t="s">
-        <v>121</v>
+        <v>519</v>
       </c>
       <c r="J236" s="8" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="K236" s="8" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="L236" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M236" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="237" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:13">
       <c r="A237" t="s">
         <v>651</v>
       </c>
       <c r="B237" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C237" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="D237" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E237" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>731</v>
+        <v>89</v>
       </c>
       <c r="G237" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I237" s="7"/>
+        <v>90</v>
+      </c>
+      <c r="H237" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="I237" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J237" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K237" s="8" t="s">
-        <v>289</v>
+        <v>22</v>
       </c>
       <c r="L237" s="5" t="s">
-        <v>739</v>
+        <v>54</v>
       </c>
       <c r="M237" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:13" x14ac:dyDescent="0.3">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13">
       <c r="A238" t="s">
         <v>651</v>
       </c>
       <c r="B238" t="s">
         <v>668</v>
       </c>
       <c r="C238" t="s">
         <v>669</v>
       </c>
       <c r="D238" t="s">
         <v>670</v>
       </c>
       <c r="E238" t="s">
         <v>671</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>48</v>
+        <v>731</v>
       </c>
       <c r="G238" s="6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="H238" s="7"/>
       <c r="I238" s="7"/>
       <c r="J238" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K238" s="8" t="s">
         <v>289</v>
       </c>
       <c r="L238" s="5" t="s">
         <v>739</v>
       </c>
       <c r="M238" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="239" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:13">
       <c r="A239" t="s">
         <v>651</v>
       </c>
       <c r="B239" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="C239" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="D239" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="E239" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="G239" s="6" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H239" s="7"/>
+      <c r="I239" s="7"/>
       <c r="J239" s="8" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="K239" s="8" t="s">
-        <v>122</v>
+        <v>289</v>
       </c>
       <c r="L239" s="5" t="s">
-        <v>54</v>
+        <v>739</v>
       </c>
       <c r="M239" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13">
       <c r="A240" t="s">
         <v>651</v>
       </c>
       <c r="B240" t="s">
         <v>672</v>
       </c>
       <c r="C240" t="s">
         <v>673</v>
       </c>
       <c r="D240" t="s">
         <v>674</v>
       </c>
       <c r="E240" t="s">
         <v>675</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>598</v>
+        <v>89</v>
       </c>
       <c r="G240" s="6" t="s">
-        <v>599</v>
+        <v>90</v>
       </c>
       <c r="H240" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J240" s="8" t="s">
         <v>136</v>
       </c>
       <c r="K240" s="8" t="s">
         <v>122</v>
       </c>
       <c r="L240" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M240" t="s">
         <v>740</v>
       </c>
     </row>
-    <row r="241" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:13">
       <c r="A241" t="s">
         <v>651</v>
       </c>
       <c r="B241" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="C241" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="D241" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="E241" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>263</v>
+        <v>598</v>
       </c>
       <c r="G241" s="6" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I241" s="7"/>
+        <v>599</v>
+      </c>
+      <c r="H241" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="I241" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J241" s="8" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="K241" s="8" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="L241" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M241" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:13" x14ac:dyDescent="0.3">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13">
       <c r="A242" t="s">
         <v>651</v>
       </c>
       <c r="B242" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="C242" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="D242" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="E242" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>46</v>
+        <v>263</v>
       </c>
       <c r="G242" s="6" t="s">
-        <v>47</v>
+        <v>264</v>
       </c>
       <c r="H242" s="7"/>
-      <c r="I242" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I242" s="7"/>
       <c r="J242" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K242" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L242" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M242" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="243" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:13">
       <c r="A243" t="s">
         <v>651</v>
       </c>
       <c r="B243" t="s">
         <v>680</v>
       </c>
       <c r="C243" t="s">
         <v>681</v>
       </c>
       <c r="D243" t="s">
         <v>682</v>
       </c>
       <c r="E243" t="s">
         <v>683</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G243" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H243" s="7"/>
       <c r="I243" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J243" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L243" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M243" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="244" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:13">
       <c r="A244" t="s">
         <v>651</v>
       </c>
       <c r="B244" t="s">
         <v>680</v>
       </c>
       <c r="C244" t="s">
         <v>681</v>
       </c>
       <c r="D244" t="s">
         <v>682</v>
       </c>
       <c r="E244" t="s">
         <v>683</v>
       </c>
       <c r="F244" s="5" t="s">
-        <v>732</v>
+        <v>48</v>
       </c>
       <c r="G244" s="6" t="s">
-        <v>733</v>
+        <v>49</v>
       </c>
       <c r="H244" s="7"/>
       <c r="I244" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J244" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K244" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L244" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M244" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="245" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:13">
       <c r="A245" t="s">
         <v>651</v>
       </c>
       <c r="B245" t="s">
         <v>680</v>
       </c>
       <c r="C245" t="s">
         <v>681</v>
       </c>
       <c r="D245" t="s">
         <v>682</v>
       </c>
       <c r="E245" t="s">
         <v>683</v>
       </c>
       <c r="F245" s="5" t="s">
-        <v>50</v>
+        <v>732</v>
       </c>
       <c r="G245" s="6" t="s">
-        <v>51</v>
+        <v>733</v>
       </c>
       <c r="H245" s="7"/>
       <c r="I245" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J245" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K245" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L245" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M245" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="246" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:13">
       <c r="A246" t="s">
         <v>651</v>
       </c>
       <c r="B246" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="C246" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="D246" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="E246" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="F246" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G246" s="6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H246" s="7"/>
       <c r="I246" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J246" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K246" s="8" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="L246" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M246" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="247" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:13">
       <c r="A247" t="s">
         <v>651</v>
       </c>
       <c r="B247" t="s">
         <v>684</v>
       </c>
       <c r="C247" t="s">
         <v>685</v>
       </c>
       <c r="D247" t="s">
         <v>686</v>
       </c>
       <c r="E247" t="s">
         <v>687</v>
       </c>
       <c r="F247" s="5" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="G247" s="6" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H247" s="7"/>
       <c r="I247" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J247" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K247" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L247" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M247" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="248" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:13">
       <c r="A248" t="s">
         <v>651</v>
       </c>
       <c r="B248" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C248" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="D248" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="E248" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="F248" s="5" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="G248" s="6" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="H248" s="7"/>
       <c r="I248" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J248" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K248" s="8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L248" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M248" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="249" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:13">
       <c r="A249" t="s">
         <v>651</v>
       </c>
       <c r="B249" t="s">
         <v>688</v>
       </c>
       <c r="C249" t="s">
         <v>689</v>
       </c>
       <c r="D249" t="s">
         <v>690</v>
       </c>
       <c r="E249" t="s">
         <v>691</v>
       </c>
       <c r="F249" s="5" t="s">
-        <v>734</v>
+        <v>42</v>
       </c>
       <c r="G249" s="6" t="s">
-        <v>735</v>
+        <v>43</v>
       </c>
       <c r="H249" s="7"/>
       <c r="I249" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J249" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K249" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L249" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M249" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="250" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:13">
       <c r="A250" t="s">
         <v>651</v>
       </c>
       <c r="B250" t="s">
         <v>688</v>
       </c>
       <c r="C250" t="s">
         <v>689</v>
       </c>
       <c r="D250" t="s">
         <v>690</v>
       </c>
       <c r="E250" t="s">
         <v>691</v>
       </c>
       <c r="F250" s="5" t="s">
-        <v>281</v>
+        <v>734</v>
       </c>
       <c r="G250" s="6" t="s">
-        <v>282</v>
+        <v>735</v>
       </c>
       <c r="H250" s="7"/>
       <c r="I250" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J250" s="8" t="s">
-        <v>741</v>
+        <v>52</v>
       </c>
       <c r="K250" s="8" t="s">
-        <v>424</v>
+        <v>56</v>
       </c>
       <c r="L250" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M250" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="251" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:13">
       <c r="A251" t="s">
         <v>651</v>
       </c>
       <c r="B251" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="C251" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="D251" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="E251" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="F251" s="5" t="s">
-        <v>89</v>
+        <v>281</v>
       </c>
       <c r="G251" s="6" t="s">
-        <v>90</v>
+        <v>282</v>
       </c>
       <c r="H251" s="7"/>
-      <c r="I251" s="7"/>
+      <c r="I251" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J251" s="8" t="s">
-        <v>22</v>
+        <v>741</v>
       </c>
       <c r="K251" s="8" t="s">
-        <v>22</v>
+        <v>424</v>
       </c>
       <c r="L251" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M251" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="252" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:13">
       <c r="A252" t="s">
         <v>651</v>
       </c>
       <c r="B252" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="C252" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="D252" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="E252" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="F252" s="5" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G252" s="6" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="H252" s="7"/>
       <c r="I252" s="7"/>
       <c r="J252" s="8" t="s">
-        <v>294</v>
+        <v>22</v>
       </c>
       <c r="K252" s="8" t="s">
-        <v>295</v>
+        <v>22</v>
       </c>
       <c r="L252" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M252" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13">
       <c r="A253" t="s">
         <v>651</v>
       </c>
       <c r="B253" t="s">
         <v>696</v>
       </c>
       <c r="C253" t="s">
         <v>697</v>
       </c>
       <c r="D253" t="s">
         <v>698</v>
       </c>
       <c r="E253" t="s">
         <v>699</v>
       </c>
       <c r="F253" s="5" t="s">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="G253" s="6" t="s">
-        <v>736</v>
+        <v>101</v>
       </c>
       <c r="H253" s="7"/>
       <c r="I253" s="7"/>
       <c r="J253" s="8" t="s">
         <v>294</v>
       </c>
       <c r="K253" s="8" t="s">
         <v>295</v>
       </c>
       <c r="L253" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M253" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="254" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:13">
       <c r="A254" t="s">
         <v>651</v>
       </c>
       <c r="B254" t="s">
         <v>696</v>
       </c>
       <c r="C254" t="s">
         <v>697</v>
       </c>
       <c r="D254" t="s">
         <v>698</v>
       </c>
       <c r="E254" t="s">
         <v>699</v>
       </c>
       <c r="F254" s="5" t="s">
-        <v>87</v>
+        <v>266</v>
       </c>
       <c r="G254" s="6" t="s">
-        <v>88</v>
+        <v>736</v>
       </c>
       <c r="H254" s="7"/>
       <c r="I254" s="7"/>
       <c r="J254" s="8" t="s">
-        <v>69</v>
+        <v>294</v>
       </c>
       <c r="K254" s="8" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="L254" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M254" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="255" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:13">
       <c r="A255" t="s">
         <v>651</v>
       </c>
       <c r="B255" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="C255" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="D255" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="E255" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="F255" s="5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G255" s="6" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="H255" s="7"/>
+      <c r="I255" s="7"/>
       <c r="J255" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K255" s="8" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="L255" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M255" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13">
       <c r="A256" t="s">
         <v>651</v>
       </c>
       <c r="B256" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="C256" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="D256" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="E256" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="F256" s="5" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="G256" s="6" t="s">
-        <v>133</v>
+        <v>90</v>
       </c>
       <c r="H256" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="I256" s="7" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="J256" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K256" s="8" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="L256" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M256" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="257" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:13">
       <c r="A257" t="s">
         <v>651</v>
       </c>
       <c r="B257" t="s">
         <v>704</v>
       </c>
       <c r="C257" t="s">
         <v>705</v>
       </c>
       <c r="D257" t="s">
         <v>706</v>
       </c>
       <c r="E257" t="s">
         <v>707</v>
       </c>
       <c r="F257" s="5" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="G257" s="6" t="s">
-        <v>90</v>
+        <v>133</v>
       </c>
       <c r="H257" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J257" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K257" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L257" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M257" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="258" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:13">
       <c r="A258" t="s">
         <v>651</v>
       </c>
       <c r="B258" t="s">
         <v>704</v>
       </c>
       <c r="C258" t="s">
         <v>705</v>
       </c>
       <c r="D258" t="s">
         <v>706</v>
       </c>
       <c r="E258" t="s">
         <v>707</v>
       </c>
       <c r="F258" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G258" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H258" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J258" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K258" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L258" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M258" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="259" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:13">
       <c r="A259" t="s">
         <v>651</v>
       </c>
       <c r="B259" t="s">
         <v>704</v>
       </c>
       <c r="C259" t="s">
         <v>705</v>
       </c>
       <c r="D259" t="s">
         <v>706</v>
       </c>
       <c r="E259" t="s">
         <v>707</v>
       </c>
       <c r="F259" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G259" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J259" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K259" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L259" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M259" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="260" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:13">
       <c r="A260" t="s">
         <v>651</v>
       </c>
       <c r="B260" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="C260" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="D260" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="E260" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="F260" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G260" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I260" s="7"/>
+        <v>51</v>
+      </c>
+      <c r="H260" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I260" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J260" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K260" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L260" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M260" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="261" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:13">
       <c r="A261" t="s">
         <v>651</v>
       </c>
       <c r="B261" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="C261" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="D261" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="E261" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="F261" s="5" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="G261" s="6" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="H261" s="7"/>
       <c r="I261" s="7"/>
       <c r="J261" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K261" s="8" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="L261" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M261" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="262" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:13">
       <c r="A262" t="s">
-        <v>716</v>
+        <v>651</v>
       </c>
       <c r="B262" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="C262" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="D262" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="E262" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="F262" s="5" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="G262" s="6" t="s">
-        <v>133</v>
+        <v>68</v>
       </c>
       <c r="H262" s="7"/>
       <c r="I262" s="7"/>
       <c r="J262" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K262" s="8" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="L262" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M262" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="263" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:13">
       <c r="A263" t="s">
         <v>716</v>
       </c>
       <c r="B263" t="s">
         <v>717</v>
       </c>
       <c r="C263" t="s">
         <v>718</v>
       </c>
       <c r="D263" t="s">
         <v>719</v>
       </c>
       <c r="E263" t="s">
         <v>720</v>
       </c>
       <c r="F263" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G263" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H263" s="7"/>
       <c r="I263" s="7"/>
       <c r="J263" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K263" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L263" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M263" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="264" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:13">
       <c r="A264" t="s">
         <v>716</v>
       </c>
       <c r="B264" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="C264" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="D264" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="E264" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="F264" s="5" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="G264" s="6" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="H264" s="7"/>
-      <c r="I264" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I264" s="7"/>
       <c r="J264" s="8" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="K264" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L264" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M264" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="265" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:13">
       <c r="A265" t="s">
         <v>716</v>
       </c>
       <c r="B265" t="s">
         <v>721</v>
       </c>
       <c r="C265" t="s">
         <v>722</v>
       </c>
       <c r="D265" t="s">
         <v>723</v>
       </c>
       <c r="E265" t="s">
         <v>724</v>
       </c>
       <c r="F265" s="5" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="G265" s="6" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="H265" s="7"/>
       <c r="I265" s="7" t="s">
         <v>515</v>
       </c>
       <c r="J265" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K265" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L265" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M265" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="266" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:13">
       <c r="A266" t="s">
         <v>716</v>
       </c>
       <c r="B266" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="C266" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="D266" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="E266" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="F266" s="5" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="G266" s="6" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H266" s="7"/>
       <c r="I266" s="7" t="s">
-        <v>135</v>
+        <v>515</v>
       </c>
       <c r="J266" s="8" t="s">
-        <v>136</v>
+        <v>69</v>
       </c>
       <c r="K266" s="8" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="L266" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M266" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13">
       <c r="A267" t="s">
         <v>716</v>
       </c>
       <c r="B267" t="s">
-        <v>743</v>
+        <v>725</v>
       </c>
       <c r="C267" t="s">
-        <v>744</v>
+        <v>726</v>
       </c>
       <c r="D267" t="s">
-        <v>745</v>
+        <v>727</v>
       </c>
       <c r="E267" t="s">
-        <v>746</v>
+        <v>728</v>
       </c>
       <c r="F267" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G267" s="6" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="H267" s="7"/>
+        <v>68</v>
+      </c>
+      <c r="H267" s="7" t="s">
+        <v>525</v>
+      </c>
       <c r="I267" s="7" t="s">
-        <v>427</v>
+        <v>135</v>
       </c>
       <c r="J267" s="8" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="K267" s="8" t="s">
-        <v>289</v>
+        <v>122</v>
       </c>
       <c r="L267" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M267" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:13" x14ac:dyDescent="0.3">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13">
       <c r="A268" t="s">
         <v>716</v>
       </c>
       <c r="B268" t="s">
         <v>743</v>
       </c>
       <c r="C268" t="s">
         <v>744</v>
       </c>
       <c r="D268" t="s">
         <v>745</v>
       </c>
       <c r="E268" t="s">
         <v>746</v>
       </c>
       <c r="F268" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G268" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H268" s="7"/>
       <c r="I268" s="7" t="s">
         <v>427</v>
       </c>
       <c r="J268" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K268" s="8" t="s">
-        <v>122</v>
+        <v>289</v>
       </c>
       <c r="L268" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M268" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13">
       <c r="A269" t="s">
         <v>716</v>
       </c>
       <c r="B269" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="C269" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="D269" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="E269" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="F269" s="5" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="G269" s="6" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H269" s="7"/>
       <c r="I269" s="7" t="s">
-        <v>121</v>
+        <v>427</v>
       </c>
       <c r="J269" s="8" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="K269" s="8" t="s">
         <v>122</v>
       </c>
       <c r="L269" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M269" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:13" x14ac:dyDescent="0.3">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13">
       <c r="A270" t="s">
         <v>716</v>
       </c>
       <c r="B270" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="C270" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="D270" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="E270" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="F270" s="5" t="s">
-        <v>767</v>
+        <v>67</v>
       </c>
       <c r="G270" s="6" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-      <c r="I270" s="7"/>
+        <v>68</v>
+      </c>
+      <c r="H270" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="I270" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J270" s="8" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="K270" s="8" t="s">
-        <v>444</v>
+        <v>122</v>
       </c>
       <c r="L270" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M270" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13">
       <c r="A271" t="s">
         <v>716</v>
       </c>
       <c r="B271" t="s">
         <v>751</v>
       </c>
       <c r="C271" t="s">
         <v>752</v>
       </c>
       <c r="D271" t="s">
         <v>753</v>
       </c>
       <c r="E271" t="s">
         <v>754</v>
       </c>
       <c r="F271" s="5" t="s">
-        <v>42</v>
+        <v>767</v>
       </c>
       <c r="G271" s="6" t="s">
-        <v>43</v>
+        <v>768</v>
       </c>
       <c r="H271" s="7"/>
       <c r="I271" s="7"/>
       <c r="J271" s="8" t="s">
-        <v>298</v>
+        <v>70</v>
       </c>
       <c r="K271" s="8" t="s">
-        <v>776</v>
+        <v>444</v>
       </c>
       <c r="L271" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M271" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="272" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:13">
       <c r="A272" t="s">
         <v>716</v>
       </c>
       <c r="B272" t="s">
         <v>751</v>
       </c>
       <c r="C272" t="s">
         <v>752</v>
       </c>
       <c r="D272" t="s">
         <v>753</v>
       </c>
       <c r="E272" t="s">
         <v>754</v>
       </c>
       <c r="F272" s="5" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="G272" s="6" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="H272" s="7"/>
       <c r="I272" s="7"/>
       <c r="J272" s="8" t="s">
-        <v>70</v>
+        <v>298</v>
       </c>
       <c r="K272" s="8" t="s">
-        <v>444</v>
+        <v>776</v>
       </c>
       <c r="L272" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M272" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="273" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:13">
       <c r="A273" t="s">
         <v>716</v>
       </c>
       <c r="B273" t="s">
         <v>751</v>
       </c>
       <c r="C273" t="s">
         <v>752</v>
       </c>
       <c r="D273" t="s">
         <v>753</v>
       </c>
       <c r="E273" t="s">
         <v>754</v>
       </c>
       <c r="F273" s="5" t="s">
-        <v>769</v>
+        <v>100</v>
       </c>
       <c r="G273" s="6" t="s">
-        <v>770</v>
+        <v>101</v>
       </c>
       <c r="H273" s="7"/>
       <c r="I273" s="7"/>
       <c r="J273" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K273" s="8" t="s">
         <v>444</v>
       </c>
       <c r="L273" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M273" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="274" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:13">
       <c r="A274" t="s">
         <v>716</v>
       </c>
       <c r="B274" t="s">
         <v>751</v>
       </c>
       <c r="C274" t="s">
         <v>752</v>
       </c>
       <c r="D274" t="s">
         <v>753</v>
       </c>
       <c r="E274" t="s">
         <v>754</v>
       </c>
       <c r="F274" s="5" t="s">
-        <v>87</v>
+        <v>769</v>
       </c>
       <c r="G274" s="6" t="s">
-        <v>88</v>
+        <v>770</v>
       </c>
       <c r="H274" s="7"/>
       <c r="I274" s="7"/>
       <c r="J274" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K274" s="8" t="s">
         <v>444</v>
       </c>
       <c r="L274" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M274" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="275" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:13">
       <c r="A275" t="s">
         <v>716</v>
       </c>
       <c r="B275" t="s">
         <v>751</v>
       </c>
       <c r="C275" t="s">
         <v>752</v>
       </c>
       <c r="D275" t="s">
         <v>753</v>
       </c>
       <c r="E275" t="s">
         <v>754</v>
       </c>
       <c r="F275" s="5" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G275" s="6" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="H275" s="7"/>
       <c r="I275" s="7"/>
       <c r="J275" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K275" s="8" t="s">
         <v>444</v>
       </c>
       <c r="L275" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M275" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="276" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:13">
       <c r="A276" t="s">
         <v>716</v>
       </c>
       <c r="B276" t="s">
         <v>751</v>
       </c>
       <c r="C276" t="s">
         <v>752</v>
       </c>
       <c r="D276" t="s">
         <v>753</v>
       </c>
       <c r="E276" t="s">
         <v>754</v>
       </c>
       <c r="F276" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G276" s="6" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="H276" s="7"/>
       <c r="I276" s="7"/>
       <c r="J276" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K276" s="8" t="s">
         <v>444</v>
       </c>
       <c r="L276" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M276" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="277" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:13">
       <c r="A277" t="s">
         <v>716</v>
       </c>
       <c r="B277" t="s">
         <v>751</v>
       </c>
       <c r="C277" t="s">
         <v>752</v>
       </c>
       <c r="D277" t="s">
         <v>753</v>
       </c>
       <c r="E277" t="s">
         <v>754</v>
       </c>
       <c r="F277" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G277" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H277" s="7"/>
       <c r="I277" s="7"/>
       <c r="J277" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K277" s="8" t="s">
         <v>444</v>
       </c>
       <c r="L277" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M277" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="278" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:13">
       <c r="A278" t="s">
         <v>716</v>
       </c>
       <c r="B278" t="s">
         <v>751</v>
       </c>
       <c r="C278" t="s">
         <v>752</v>
       </c>
       <c r="D278" t="s">
         <v>753</v>
       </c>
       <c r="E278" t="s">
         <v>754</v>
       </c>
       <c r="F278" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G278" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H278" s="7"/>
       <c r="I278" s="7"/>
       <c r="J278" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K278" s="8" t="s">
         <v>444</v>
       </c>
       <c r="L278" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M278" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="279" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:13">
       <c r="A279" t="s">
         <v>716</v>
       </c>
       <c r="B279" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="C279" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="D279" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="E279" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="F279" s="5" t="s">
-        <v>265</v>
+        <v>50</v>
       </c>
       <c r="G279" s="6" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="H279" s="7"/>
-      <c r="I279" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I279" s="7"/>
       <c r="J279" s="8" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="K279" s="8" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="L279" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M279" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:13" x14ac:dyDescent="0.3">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13">
       <c r="A280" t="s">
         <v>716</v>
       </c>
       <c r="B280" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="C280" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="D280" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E280" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F280" s="5" t="s">
-        <v>771</v>
+        <v>265</v>
       </c>
       <c r="G280" s="6" t="s">
-        <v>772</v>
+        <v>120</v>
       </c>
       <c r="H280" s="7"/>
-      <c r="I280" s="7"/>
+      <c r="I280" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J280" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K280" s="8" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="L280" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M280" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13">
       <c r="A281" t="s">
         <v>716</v>
       </c>
       <c r="B281" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="C281" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="D281" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="E281" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="F281" s="5" t="s">
-        <v>277</v>
+        <v>771</v>
       </c>
       <c r="G281" s="6" t="s">
-        <v>278</v>
+        <v>772</v>
       </c>
       <c r="H281" s="7"/>
       <c r="I281" s="7"/>
       <c r="J281" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K281" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L281" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M281" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:13" x14ac:dyDescent="0.3">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="282" spans="1:13">
       <c r="A282" t="s">
         <v>716</v>
       </c>
       <c r="B282" t="s">
-        <v>778</v>
+        <v>763</v>
       </c>
       <c r="C282" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="D282" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="E282" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="F282" s="5" t="s">
-        <v>132</v>
+        <v>277</v>
       </c>
       <c r="G282" s="6" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="H282" s="7"/>
+      <c r="I282" s="7"/>
       <c r="J282" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K282" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L282" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M282" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:13" x14ac:dyDescent="0.3">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="283" spans="1:13">
       <c r="A283" t="s">
         <v>716</v>
       </c>
       <c r="B283" t="s">
         <v>778</v>
       </c>
       <c r="C283" t="s">
         <v>779</v>
       </c>
       <c r="D283" t="s">
         <v>780</v>
       </c>
       <c r="E283" t="s">
         <v>781</v>
       </c>
       <c r="F283" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G283" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J283" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K283" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L283" s="5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M283" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="284" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:13">
       <c r="A284" t="s">
         <v>716</v>
       </c>
       <c r="B284" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="C284" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="D284" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="E284" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G284" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="H284" s="7"/>
-      <c r="I284" s="7"/>
+      <c r="H284" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I284" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J284" s="8" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="K284" s="8" t="s">
-        <v>815</v>
+        <v>22</v>
       </c>
       <c r="L284" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M284" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="285" spans="1:13">
       <c r="A285" t="s">
         <v>716</v>
       </c>
       <c r="B285" t="s">
         <v>782</v>
       </c>
       <c r="C285" t="s">
         <v>783</v>
       </c>
       <c r="D285" t="s">
         <v>784</v>
       </c>
       <c r="E285" t="s">
         <v>785</v>
       </c>
       <c r="F285" s="5" t="s">
-        <v>732</v>
+        <v>42</v>
       </c>
       <c r="G285" s="6" t="s">
-        <v>733</v>
+        <v>43</v>
       </c>
       <c r="H285" s="7"/>
       <c r="I285" s="7"/>
       <c r="J285" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K285" s="8" t="s">
         <v>815</v>
       </c>
       <c r="L285" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M285" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="286" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:13">
       <c r="A286" t="s">
         <v>716</v>
       </c>
       <c r="B286" t="s">
         <v>782</v>
       </c>
       <c r="C286" t="s">
         <v>783</v>
       </c>
       <c r="D286" t="s">
         <v>784</v>
       </c>
       <c r="E286" t="s">
         <v>785</v>
       </c>
       <c r="F286" s="5" t="s">
-        <v>119</v>
+        <v>732</v>
       </c>
       <c r="G286" s="6" t="s">
-        <v>120</v>
+        <v>733</v>
       </c>
       <c r="H286" s="7"/>
       <c r="I286" s="7"/>
       <c r="J286" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K286" s="8" t="s">
         <v>815</v>
       </c>
       <c r="L286" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M286" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="287" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:13">
       <c r="A287" t="s">
         <v>716</v>
       </c>
       <c r="B287" t="s">
         <v>782</v>
       </c>
       <c r="C287" t="s">
         <v>783</v>
       </c>
       <c r="D287" t="s">
         <v>784</v>
       </c>
       <c r="E287" t="s">
         <v>785</v>
       </c>
       <c r="F287" s="5" t="s">
-        <v>813</v>
+        <v>119</v>
       </c>
       <c r="G287" s="6" t="s">
-        <v>814</v>
+        <v>120</v>
       </c>
       <c r="H287" s="7"/>
       <c r="I287" s="7"/>
       <c r="J287" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K287" s="8" t="s">
         <v>815</v>
       </c>
       <c r="L287" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M287" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="288" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:13">
       <c r="A288" t="s">
         <v>716</v>
       </c>
       <c r="B288" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="C288" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="D288" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E288" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="F288" s="5" t="s">
-        <v>42</v>
+        <v>813</v>
       </c>
       <c r="G288" s="6" t="s">
-        <v>43</v>
+        <v>814</v>
       </c>
       <c r="H288" s="7"/>
-      <c r="I288" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I288" s="7"/>
       <c r="J288" s="8" t="s">
-        <v>122</v>
+        <v>56</v>
       </c>
       <c r="K288" s="8" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="L288" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M288" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="289" spans="1:13">
       <c r="A289" t="s">
         <v>716</v>
       </c>
       <c r="B289" t="s">
         <v>786</v>
       </c>
       <c r="C289" t="s">
         <v>787</v>
       </c>
       <c r="D289" t="s">
         <v>788</v>
       </c>
       <c r="E289" t="s">
         <v>789</v>
       </c>
       <c r="F289" s="5" t="s">
-        <v>281</v>
+        <v>42</v>
       </c>
       <c r="G289" s="6" t="s">
-        <v>282</v>
+        <v>43</v>
       </c>
       <c r="H289" s="7"/>
       <c r="I289" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J289" s="8" t="s">
         <v>122</v>
       </c>
       <c r="K289" s="8" t="s">
         <v>816</v>
       </c>
       <c r="L289" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M289" t="s">
         <v>817</v>
       </c>
     </row>
-    <row r="290" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:13">
       <c r="A290" t="s">
-        <v>790</v>
+        <v>716</v>
       </c>
       <c r="B290" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="C290" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="D290" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="E290" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>42</v>
+        <v>281</v>
       </c>
       <c r="G290" s="6" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="H290" s="7"/>
       <c r="I290" s="7" t="s">
-        <v>283</v>
+        <v>121</v>
       </c>
       <c r="J290" s="8" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="K290" s="8" t="s">
-        <v>94</v>
+        <v>816</v>
       </c>
       <c r="L290" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M290" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:13" x14ac:dyDescent="0.3">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13">
       <c r="A291" t="s">
         <v>790</v>
       </c>
       <c r="B291" t="s">
         <v>791</v>
       </c>
       <c r="C291" t="s">
         <v>792</v>
       </c>
       <c r="D291" t="s">
         <v>793</v>
       </c>
       <c r="E291" t="s">
         <v>794</v>
       </c>
       <c r="F291" s="5" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="G291" s="6" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>602</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>283</v>
       </c>
       <c r="J291" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K291" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L291" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M291" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="292" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:13">
       <c r="A292" t="s">
         <v>790</v>
       </c>
       <c r="B292" t="s">
         <v>791</v>
       </c>
       <c r="C292" t="s">
         <v>792</v>
       </c>
       <c r="D292" t="s">
         <v>793</v>
       </c>
       <c r="E292" t="s">
         <v>794</v>
       </c>
       <c r="F292" s="5" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="G292" s="6" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>602</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>283</v>
       </c>
       <c r="J292" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K292" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L292" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M292" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="293" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:13">
       <c r="A293" t="s">
         <v>790</v>
       </c>
       <c r="B293" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="C293" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="D293" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E293" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="F293" s="5" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G293" s="6" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="H293" s="7" t="s">
-        <v>284</v>
+        <v>602</v>
       </c>
       <c r="I293" s="7" t="s">
-        <v>121</v>
+        <v>283</v>
       </c>
       <c r="J293" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K293" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L293" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M293" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="294" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:13">
       <c r="A294" t="s">
         <v>790</v>
       </c>
       <c r="B294" t="s">
         <v>795</v>
       </c>
       <c r="C294" t="s">
         <v>796</v>
       </c>
       <c r="D294" t="s">
         <v>797</v>
       </c>
       <c r="E294" t="s">
         <v>798</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="G294" s="6" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J294" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K294" s="8" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="L294" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M294" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="295" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:13">
       <c r="A295" t="s">
         <v>790</v>
       </c>
       <c r="B295" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="C295" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="D295" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E295" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="F295" s="5" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G295" s="6" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="I295" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="H295" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I295" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J295" s="8" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="K295" s="8" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="L295" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M295" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="296" spans="1:13">
       <c r="A296" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="B296" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="C296" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="D296" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="E296" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>279</v>
+        <v>87</v>
       </c>
       <c r="G296" s="6" t="s">
-        <v>280</v>
+        <v>88</v>
       </c>
       <c r="H296" s="7"/>
       <c r="I296" s="7"/>
       <c r="J296" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K296" s="8" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="L296" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M296" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:13" x14ac:dyDescent="0.3">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="297" spans="1:13">
       <c r="A297" t="s">
         <v>803</v>
       </c>
       <c r="B297" t="s">
         <v>804</v>
       </c>
       <c r="C297" t="s">
         <v>805</v>
       </c>
       <c r="D297" t="s">
         <v>806</v>
       </c>
       <c r="E297" t="s">
         <v>807</v>
       </c>
       <c r="F297" s="5" t="s">
-        <v>67</v>
+        <v>279</v>
       </c>
       <c r="G297" s="6" t="s">
-        <v>68</v>
+        <v>280</v>
       </c>
       <c r="H297" s="7"/>
       <c r="I297" s="7"/>
       <c r="J297" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K297" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L297" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M297" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="298" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:13">
       <c r="A298" t="s">
         <v>803</v>
       </c>
       <c r="B298" t="s">
         <v>804</v>
       </c>
       <c r="C298" t="s">
         <v>805</v>
       </c>
       <c r="D298" t="s">
         <v>806</v>
       </c>
       <c r="E298" t="s">
         <v>807</v>
       </c>
       <c r="F298" s="5" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G298" s="6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H298" s="7"/>
       <c r="I298" s="7"/>
       <c r="J298" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K298" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L298" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M298" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="299" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:13">
       <c r="A299" t="s">
         <v>803</v>
       </c>
       <c r="B299" t="s">
         <v>804</v>
       </c>
       <c r="C299" t="s">
         <v>805</v>
       </c>
       <c r="D299" t="s">
         <v>806</v>
       </c>
       <c r="E299" t="s">
         <v>807</v>
       </c>
       <c r="F299" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G299" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H299" s="7"/>
       <c r="I299" s="7"/>
       <c r="J299" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K299" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L299" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M299" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="300" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:13">
       <c r="A300" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="B300" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="C300" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="D300" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="E300" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="F300" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G300" s="6" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="H300" s="7"/>
+      <c r="I300" s="7"/>
       <c r="J300" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K300" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="K300" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L300" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M300" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="301" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:13">
       <c r="A301" t="s">
         <v>808</v>
       </c>
       <c r="B301" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="C301" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
       <c r="D301" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E301" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G301" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H301" s="7">
+        <v>123</v>
+      </c>
+      <c r="I301" s="7">
+        <v>105</v>
+      </c>
+      <c r="J301" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="K301" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="L301" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M301" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" t="s">
+        <v>808</v>
+      </c>
+      <c r="B302" t="s">
+        <v>818</v>
+      </c>
+      <c r="C302" t="s">
+        <v>819</v>
+      </c>
+      <c r="D302" t="s">
+        <v>820</v>
+      </c>
+      <c r="E302" t="s">
+        <v>821</v>
+      </c>
+      <c r="F302" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G302" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="H302" s="7">
         <v>360</v>
       </c>
-      <c r="I301" s="7"/>
-      <c r="J301" s="8" t="s">
+      <c r="I302" s="7"/>
+      <c r="J302" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="K301" s="8" t="s">
+      <c r="K302" s="8" t="s">
         <v>444</v>
       </c>
-      <c r="L301" s="5" t="s">
+      <c r="L302" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="M301" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="M302" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="303" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:13">
       <c r="A303" t="s">
         <v>822</v>
       </c>
       <c r="B303" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="C303" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="D303" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="E303" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G303" s="6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>90</v>
+      </c>
+      <c r="H303" s="7">
+        <v>530</v>
       </c>
       <c r="I303" s="7" t="s">
-        <v>135</v>
+        <v>515</v>
       </c>
       <c r="J303" s="8" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="K303" s="8" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L303" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M303" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="304" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:13">
       <c r="A304" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="B304" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="C304" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="D304" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="E304" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G304" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="H304" s="7"/>
+      <c r="H304" s="7" t="s">
+        <v>864</v>
+      </c>
       <c r="I304" s="7" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="J304" s="8" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="K304" s="8" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="L304" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M304" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="305" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:13">
       <c r="A305" t="s">
         <v>831</v>
       </c>
       <c r="B305" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="C305" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="D305" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="E305" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="F305" s="5" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="G305" s="6" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H305" s="7"/>
       <c r="I305" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J305" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K305" s="8" t="s">
         <v>122</v>
       </c>
       <c r="L305" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M305" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="306" spans="1:13">
       <c r="A306" t="s">
         <v>831</v>
       </c>
       <c r="B306" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="C306" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="D306" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="E306" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>277</v>
+        <v>89</v>
       </c>
       <c r="G306" s="6" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-      <c r="I306" s="7"/>
+        <v>90</v>
+      </c>
+      <c r="H306" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="I306" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J306" s="8" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="K306" s="8" t="s">
-        <v>292</v>
+        <v>122</v>
       </c>
       <c r="L306" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M306" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="307" spans="1:13">
       <c r="A307" t="s">
         <v>831</v>
       </c>
       <c r="B307" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="C307" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="D307" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E307" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>40</v>
+        <v>277</v>
       </c>
       <c r="G307" s="6" t="s">
-        <v>41</v>
+        <v>278</v>
       </c>
       <c r="H307" s="7"/>
-      <c r="I307" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I307" s="7"/>
       <c r="J307" s="8" t="s">
-        <v>294</v>
+        <v>136</v>
       </c>
       <c r="K307" s="8" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="L307" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M307" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="308" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:13">
       <c r="A308" t="s">
         <v>831</v>
       </c>
       <c r="B308" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="C308" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="D308" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E308" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="G308" s="6" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="H308" s="7"/>
-      <c r="I308" s="7"/>
+      <c r="I308" s="7" t="s">
+        <v>865</v>
+      </c>
       <c r="J308" s="8" t="s">
-        <v>69</v>
+        <v>294</v>
       </c>
       <c r="K308" s="8" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="L308" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-    <row r="309" spans="1:13" x14ac:dyDescent="0.3">
+        <v>54</v>
+      </c>
+      <c r="M308" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="309" spans="1:13">
       <c r="A309" t="s">
         <v>831</v>
       </c>
       <c r="B309" t="s">
         <v>848</v>
       </c>
       <c r="C309" t="s">
         <v>849</v>
       </c>
       <c r="D309" t="s">
         <v>850</v>
       </c>
       <c r="E309" t="s">
         <v>851</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>860</v>
+        <v>12</v>
       </c>
       <c r="G309" s="6" t="s">
-        <v>861</v>
+        <v>13</v>
       </c>
       <c r="H309" s="7"/>
       <c r="I309" s="7"/>
       <c r="J309" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K309" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L309" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M309" s="6" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="310" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:13">
       <c r="A310" t="s">
         <v>831</v>
       </c>
       <c r="B310" t="s">
         <v>848</v>
       </c>
       <c r="C310" t="s">
         <v>849</v>
       </c>
       <c r="D310" t="s">
         <v>850</v>
       </c>
       <c r="E310" t="s">
         <v>851</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="G310" s="6" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="H310" s="7"/>
       <c r="I310" s="7"/>
       <c r="J310" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K310" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L310" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M310" s="6" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="311" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:13">
       <c r="A311" t="s">
         <v>831</v>
       </c>
       <c r="B311" t="s">
         <v>848</v>
       </c>
       <c r="C311" t="s">
         <v>849</v>
       </c>
       <c r="D311" t="s">
         <v>850</v>
       </c>
       <c r="E311" t="s">
         <v>851</v>
       </c>
       <c r="F311" s="5" t="s">
-        <v>42</v>
+        <v>862</v>
       </c>
       <c r="G311" s="6" t="s">
-        <v>43</v>
+        <v>863</v>
       </c>
       <c r="H311" s="7"/>
       <c r="I311" s="7"/>
       <c r="J311" s="8" t="s">
-        <v>136</v>
+        <v>69</v>
       </c>
       <c r="K311" s="8" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="L311" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M311" s="6" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="312" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:13">
       <c r="A312" t="s">
         <v>831</v>
       </c>
       <c r="B312" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="C312" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="D312" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="E312" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="G312" s="6" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="H312" s="7"/>
       <c r="I312" s="7"/>
       <c r="J312" s="8" t="s">
-        <v>69</v>
+        <v>136</v>
       </c>
       <c r="K312" s="8" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="L312" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-    <row r="313" spans="1:13" x14ac:dyDescent="0.3">
+        <v>54</v>
+      </c>
+      <c r="M312" s="6" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="313" spans="1:13">
       <c r="A313" t="s">
         <v>831</v>
       </c>
       <c r="B313" t="s">
         <v>852</v>
       </c>
       <c r="C313" t="s">
         <v>853</v>
       </c>
       <c r="D313" t="s">
         <v>854</v>
       </c>
       <c r="E313" t="s">
         <v>855</v>
       </c>
       <c r="F313" s="5" t="s">
-        <v>729</v>
+        <v>12</v>
       </c>
       <c r="G313" s="6" t="s">
-        <v>730</v>
+        <v>13</v>
       </c>
       <c r="H313" s="7"/>
       <c r="I313" s="7"/>
       <c r="J313" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K313" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L313" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M313" t="s">
         <v>866</v>
       </c>
     </row>
-    <row r="314" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:13">
       <c r="A314" t="s">
         <v>831</v>
       </c>
       <c r="B314" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C314" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D314" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="E314" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="F314" s="5" t="s">
-        <v>42</v>
+        <v>729</v>
       </c>
       <c r="G314" s="6" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>730</v>
+      </c>
+      <c r="H314" s="7"/>
+      <c r="I314" s="7"/>
       <c r="J314" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K314" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L314" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M314" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:13" x14ac:dyDescent="0.3">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="315" spans="1:13">
       <c r="A315" t="s">
-        <v>868</v>
+        <v>831</v>
       </c>
       <c r="B315" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="C315" t="s">
-        <v>869</v>
+        <v>857</v>
       </c>
       <c r="D315" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="E315" t="s">
-        <v>871</v>
+        <v>859</v>
       </c>
       <c r="F315" s="5" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="G315" s="6" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="I315" s="7"/>
+        <v>43</v>
+      </c>
+      <c r="H315" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I315" s="7" t="s">
+        <v>867</v>
+      </c>
       <c r="J315" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K315" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L315" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M315" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:13" x14ac:dyDescent="0.3">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="316" spans="1:13">
       <c r="A316" t="s">
         <v>868</v>
       </c>
       <c r="B316" t="s">
         <v>869</v>
       </c>
       <c r="C316" t="s">
         <v>869</v>
       </c>
       <c r="D316" t="s">
         <v>870</v>
       </c>
       <c r="E316" t="s">
         <v>871</v>
       </c>
       <c r="F316" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G316" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H316" s="7"/>
       <c r="I316" s="7"/>
       <c r="J316" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K316" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L316" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M316" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="317" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:13">
       <c r="A317" t="s">
         <v>868</v>
       </c>
       <c r="B317" t="s">
         <v>869</v>
       </c>
       <c r="C317" t="s">
         <v>869</v>
       </c>
       <c r="D317" t="s">
         <v>870</v>
       </c>
       <c r="E317" t="s">
         <v>871</v>
       </c>
       <c r="F317" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G317" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H317" s="7"/>
       <c r="I317" s="7"/>
       <c r="J317" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K317" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L317" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M317" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="318" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:13">
       <c r="A318" t="s">
         <v>868</v>
       </c>
       <c r="B318" t="s">
         <v>869</v>
       </c>
       <c r="C318" t="s">
         <v>869</v>
       </c>
       <c r="D318" t="s">
         <v>870</v>
       </c>
       <c r="E318" t="s">
         <v>871</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G318" s="6" t="s">
-        <v>280</v>
+        <v>41</v>
       </c>
       <c r="H318" s="7"/>
       <c r="I318" s="7"/>
       <c r="J318" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K318" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L318" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M318" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="319" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:13">
       <c r="A319" t="s">
         <v>868</v>
       </c>
       <c r="B319" t="s">
         <v>869</v>
       </c>
       <c r="C319" t="s">
         <v>869</v>
       </c>
       <c r="D319" t="s">
         <v>870</v>
       </c>
       <c r="E319" t="s">
         <v>871</v>
       </c>
       <c r="F319" s="5" t="s">
-        <v>87</v>
+        <v>279</v>
       </c>
       <c r="G319" s="6" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="H319" s="7"/>
       <c r="I319" s="7"/>
       <c r="J319" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K319" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L319" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M319" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="320" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:13">
       <c r="A320" t="s">
         <v>868</v>
       </c>
       <c r="B320" t="s">
         <v>869</v>
       </c>
       <c r="C320" t="s">
         <v>869</v>
       </c>
       <c r="D320" t="s">
         <v>870</v>
       </c>
       <c r="E320" t="s">
         <v>871</v>
       </c>
       <c r="F320" s="5" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="G320" s="6" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="H320" s="7"/>
       <c r="I320" s="7"/>
       <c r="J320" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K320" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L320" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M320" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="321" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:13">
       <c r="A321" t="s">
         <v>868</v>
       </c>
       <c r="B321" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="C321" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="D321" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="E321" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="F321" s="5" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="G321" s="6" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="H321" s="7"/>
       <c r="I321" s="7"/>
       <c r="J321" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K321" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L321" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M321" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="322" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:13">
       <c r="A322" t="s">
         <v>868</v>
       </c>
       <c r="B322" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="C322" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="D322" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="E322" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="G322" s="6" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="H322" s="7"/>
+      <c r="I322" s="7"/>
       <c r="J322" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K322" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L322" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M322" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="323" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:13">
       <c r="A323" t="s">
         <v>868</v>
       </c>
       <c r="B323" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="C323" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="D323" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E323" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F323" s="5" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G323" s="6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H323" s="7"/>
+        <v>90</v>
+      </c>
+      <c r="H323" s="7">
+        <v>454</v>
+      </c>
       <c r="I323" s="7" t="s">
-        <v>865</v>
+        <v>286</v>
       </c>
       <c r="J323" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K323" s="8" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="L323" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M323" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="324" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:13">
       <c r="A324" t="s">
         <v>868</v>
       </c>
       <c r="B324" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="C324" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="D324" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E324" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G324" s="6" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H324" s="7"/>
       <c r="I324" s="7" t="s">
-        <v>135</v>
+        <v>865</v>
       </c>
       <c r="J324" s="8" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="K324" s="8" t="s">
-        <v>444</v>
+        <v>70</v>
       </c>
       <c r="L324" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M324" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="325" spans="1:13">
       <c r="A325" t="s">
         <v>868</v>
       </c>
       <c r="B325" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="C325" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="D325" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="E325" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="F325" s="5" t="s">
-        <v>132</v>
+        <v>46</v>
       </c>
       <c r="G325" s="6" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="H325" s="7"/>
+        <v>47</v>
+      </c>
+      <c r="H325" s="7" t="s">
+        <v>774</v>
+      </c>
       <c r="I325" s="7" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="J325" s="8" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="K325" s="8" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="L325" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M325" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="326" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:13">
       <c r="A326" t="s">
         <v>868</v>
       </c>
       <c r="B326" t="s">
         <v>886</v>
       </c>
       <c r="C326" t="s">
         <v>887</v>
       </c>
       <c r="D326" t="s">
         <v>888</v>
       </c>
       <c r="E326" t="s">
         <v>889</v>
       </c>
       <c r="F326" s="5" t="s">
-        <v>48</v>
+        <v>132</v>
       </c>
       <c r="G326" s="6" t="s">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="H326" s="7"/>
       <c r="I326" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J326" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K326" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L326" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M326" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="327" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:13">
       <c r="A327" t="s">
         <v>868</v>
       </c>
-      <c r="B327" s="14" t="s">
-        <v>890</v>
+      <c r="B327" t="s">
+        <v>886</v>
       </c>
       <c r="C327" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="D327" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E327" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="F327" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G327" s="6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H327" s="7"/>
       <c r="I327" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J327" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K327" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L327" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M327" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="328" spans="1:13">
       <c r="A328" t="s">
         <v>868</v>
       </c>
       <c r="B328" s="14" t="s">
         <v>890</v>
       </c>
       <c r="C328" t="s">
         <v>891</v>
       </c>
       <c r="D328" t="s">
         <v>892</v>
       </c>
       <c r="E328" t="s">
         <v>893</v>
       </c>
       <c r="F328" s="5" t="s">
-        <v>973</v>
+        <v>42</v>
       </c>
       <c r="G328" s="6" t="s">
-        <v>974</v>
+        <v>43</v>
       </c>
       <c r="H328" s="7"/>
       <c r="I328" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J328" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K328" s="8" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="L328" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M328" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="329" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:13">
       <c r="A329" t="s">
         <v>868</v>
       </c>
-      <c r="B329" t="s">
-        <v>894</v>
+      <c r="B329" s="14" t="s">
+        <v>890</v>
       </c>
       <c r="C329" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="D329" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="E329" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="F329" s="5" t="s">
-        <v>48</v>
+        <v>973</v>
       </c>
       <c r="G329" s="6" t="s">
-        <v>49</v>
+        <v>974</v>
       </c>
       <c r="H329" s="7"/>
       <c r="I329" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="J329" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K329" s="8" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="L329" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M329" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="330" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:13">
       <c r="A330" t="s">
         <v>868</v>
       </c>
       <c r="B330" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="C330" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="D330" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="E330" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="F330" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G330" s="6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H330" s="7"/>
       <c r="I330" s="7" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="J330" s="8" t="s">
-        <v>294</v>
+        <v>21</v>
       </c>
       <c r="K330" s="8" t="s">
-        <v>295</v>
+        <v>22</v>
       </c>
       <c r="L330" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M330" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="331" spans="1:13">
       <c r="A331" t="s">
         <v>868</v>
       </c>
       <c r="B331" t="s">
         <v>898</v>
       </c>
       <c r="C331" t="s">
         <v>899</v>
       </c>
       <c r="D331" t="s">
         <v>900</v>
       </c>
       <c r="E331" t="s">
         <v>901</v>
       </c>
       <c r="F331" s="5" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="G331" s="6" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="H331" s="7"/>
       <c r="I331" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J331" s="8" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="K331" s="8" t="s">
-        <v>122</v>
+        <v>295</v>
       </c>
       <c r="L331" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M331" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:13" x14ac:dyDescent="0.3">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="332" spans="1:13">
       <c r="A332" t="s">
         <v>868</v>
       </c>
       <c r="B332" t="s">
         <v>898</v>
       </c>
       <c r="C332" t="s">
         <v>899</v>
       </c>
       <c r="D332" t="s">
         <v>900</v>
       </c>
       <c r="E332" t="s">
         <v>901</v>
       </c>
       <c r="F332" s="5" t="s">
-        <v>729</v>
+        <v>89</v>
       </c>
       <c r="G332" s="6" t="s">
-        <v>730</v>
+        <v>90</v>
       </c>
       <c r="H332" s="7"/>
       <c r="I332" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J332" s="8" t="s">
-        <v>294</v>
+        <v>136</v>
       </c>
       <c r="K332" s="8" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="L332" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M332" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="333" spans="1:13">
       <c r="A333" t="s">
         <v>868</v>
       </c>
       <c r="B333" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="C333" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="D333" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="E333" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="F333" s="5" t="s">
-        <v>67</v>
+        <v>729</v>
       </c>
       <c r="G333" s="6" t="s">
-        <v>68</v>
+        <v>730</v>
       </c>
       <c r="H333" s="7"/>
       <c r="I333" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J333" s="8" t="s">
-        <v>53</v>
+        <v>294</v>
       </c>
       <c r="K333" s="8" t="s">
-        <v>91</v>
+        <v>295</v>
       </c>
       <c r="L333" s="5" t="s">
-        <v>739</v>
+        <v>54</v>
       </c>
       <c r="M333" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:13" x14ac:dyDescent="0.3">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13">
       <c r="A334" t="s">
         <v>868</v>
       </c>
       <c r="B334" t="s">
         <v>902</v>
       </c>
       <c r="C334" t="s">
         <v>903</v>
       </c>
       <c r="D334" t="s">
         <v>904</v>
       </c>
       <c r="E334" t="s">
         <v>905</v>
       </c>
       <c r="F334" s="5" t="s">
-        <v>509</v>
+        <v>67</v>
       </c>
       <c r="G334" s="6" t="s">
-        <v>510</v>
+        <v>68</v>
       </c>
       <c r="H334" s="7"/>
       <c r="I334" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J334" s="8" t="s">
-        <v>294</v>
+        <v>53</v>
       </c>
       <c r="K334" s="8" t="s">
-        <v>295</v>
+        <v>91</v>
       </c>
       <c r="L334" s="5" t="s">
-        <v>54</v>
+        <v>739</v>
       </c>
       <c r="M334" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="335" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:13">
       <c r="A335" t="s">
         <v>868</v>
       </c>
       <c r="B335" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="C335" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="D335" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="E335" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="F335" s="5" t="s">
-        <v>50</v>
+        <v>509</v>
       </c>
       <c r="G335" s="6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="H335" s="7"/>
       <c r="I335" s="7" t="s">
-        <v>515</v>
+        <v>121</v>
       </c>
       <c r="J335" s="8" t="s">
-        <v>21</v>
+        <v>294</v>
       </c>
       <c r="K335" s="8" t="s">
-        <v>22</v>
+        <v>295</v>
       </c>
       <c r="L335" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M335" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="336" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:13">
       <c r="A336" t="s">
         <v>868</v>
       </c>
       <c r="B336" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="C336" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="D336" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="E336" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="F336" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G336" s="6" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="H336" s="7"/>
+        <v>51</v>
+      </c>
+      <c r="H336" s="7" t="s">
+        <v>284</v>
+      </c>
       <c r="I336" s="7" t="s">
-        <v>135</v>
+        <v>515</v>
       </c>
       <c r="J336" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K336" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L336" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M336" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="337" spans="1:13">
       <c r="A337" t="s">
         <v>868</v>
       </c>
       <c r="B337" t="s">
         <v>910</v>
       </c>
       <c r="C337" t="s">
         <v>911</v>
       </c>
       <c r="D337" t="s">
         <v>912</v>
       </c>
       <c r="E337" t="s">
         <v>913</v>
       </c>
       <c r="F337" s="5" t="s">
-        <v>975</v>
+        <v>48</v>
       </c>
       <c r="G337" s="6" t="s">
-        <v>976</v>
+        <v>49</v>
       </c>
       <c r="H337" s="7"/>
       <c r="I337" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J337" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K337" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L337" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M337" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="338" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="338" spans="1:13">
       <c r="A338" t="s">
         <v>868</v>
       </c>
       <c r="B338" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="C338" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="D338" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="E338" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="F338" s="5" t="s">
-        <v>89</v>
+        <v>975</v>
       </c>
       <c r="G338" s="6" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>976</v>
+      </c>
+      <c r="H338" s="7"/>
       <c r="I338" s="7" t="s">
-        <v>519</v>
+        <v>135</v>
       </c>
       <c r="J338" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K338" s="8" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="L338" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M338" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="339" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="339" spans="1:13">
       <c r="A339" t="s">
         <v>868</v>
       </c>
       <c r="B339" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="C339" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="D339" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="E339" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="F339" s="5" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="G339" s="6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>90</v>
+      </c>
+      <c r="H339" s="7">
+        <v>279</v>
       </c>
       <c r="I339" s="7" t="s">
-        <v>121</v>
+        <v>519</v>
       </c>
       <c r="J339" s="8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="K339" s="8" t="s">
-        <v>815</v>
+        <v>91</v>
       </c>
       <c r="L339" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M339" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="340" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="340" spans="1:13">
       <c r="A340" t="s">
         <v>868</v>
       </c>
       <c r="B340" t="s">
         <v>918</v>
       </c>
       <c r="C340" t="s">
         <v>919</v>
       </c>
       <c r="D340" t="s">
         <v>920</v>
       </c>
       <c r="E340" t="s">
         <v>921</v>
       </c>
       <c r="F340" s="5" t="s">
-        <v>277</v>
+        <v>12</v>
       </c>
       <c r="G340" s="6" t="s">
-        <v>278</v>
+        <v>13</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J340" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K340" s="8" t="s">
         <v>815</v>
       </c>
       <c r="L340" s="5" t="s">
-        <v>982</v>
+        <v>54</v>
       </c>
       <c r="M340" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="341" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="341" spans="1:13">
       <c r="A341" t="s">
         <v>868</v>
       </c>
       <c r="B341" t="s">
         <v>918</v>
       </c>
       <c r="C341" t="s">
         <v>919</v>
       </c>
       <c r="D341" t="s">
         <v>920</v>
       </c>
       <c r="E341" t="s">
         <v>921</v>
       </c>
       <c r="F341" s="5" t="s">
-        <v>42</v>
+        <v>277</v>
       </c>
       <c r="G341" s="6" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="H341" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J341" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K341" s="8" t="s">
         <v>815</v>
       </c>
       <c r="L341" s="5" t="s">
         <v>982</v>
       </c>
       <c r="M341" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="342" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:13">
       <c r="A342" t="s">
         <v>868</v>
       </c>
       <c r="B342" t="s">
         <v>918</v>
       </c>
       <c r="C342" t="s">
         <v>919</v>
       </c>
       <c r="D342" t="s">
         <v>920</v>
       </c>
       <c r="E342" t="s">
         <v>921</v>
       </c>
       <c r="F342" s="5" t="s">
-        <v>279</v>
+        <v>42</v>
       </c>
       <c r="G342" s="6" t="s">
-        <v>280</v>
+        <v>43</v>
       </c>
       <c r="H342" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J342" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K342" s="8" t="s">
         <v>815</v>
       </c>
       <c r="L342" s="5" t="s">
         <v>982</v>
       </c>
       <c r="M342" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="343" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="343" spans="1:13">
       <c r="A343" t="s">
         <v>868</v>
       </c>
       <c r="B343" t="s">
         <v>918</v>
       </c>
       <c r="C343" t="s">
         <v>919</v>
       </c>
       <c r="D343" t="s">
         <v>920</v>
       </c>
       <c r="E343" t="s">
         <v>921</v>
       </c>
       <c r="F343" s="5" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="G343" s="6" t="s">
-        <v>736</v>
+        <v>280</v>
       </c>
       <c r="H343" s="7" t="s">
         <v>283</v>
       </c>
       <c r="I343" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J343" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K343" s="8" t="s">
         <v>815</v>
       </c>
       <c r="L343" s="5" t="s">
         <v>982</v>
       </c>
       <c r="M343" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="344" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="344" spans="1:13">
       <c r="A344" t="s">
         <v>868</v>
       </c>
       <c r="B344" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="C344" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="D344" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="E344" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="F344" s="5" t="s">
-        <v>46</v>
+        <v>266</v>
       </c>
       <c r="G344" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H344" s="7"/>
+        <v>736</v>
+      </c>
+      <c r="H344" s="7" t="s">
+        <v>283</v>
+      </c>
       <c r="I344" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J344" s="8" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="K344" s="8" t="s">
-        <v>94</v>
+        <v>815</v>
       </c>
       <c r="L344" s="5" t="s">
-        <v>53</v>
+        <v>982</v>
       </c>
       <c r="M344" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="345" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="345" spans="1:13">
       <c r="A345" t="s">
         <v>868</v>
       </c>
       <c r="B345" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="C345" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="D345" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="E345" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="F345" s="5" t="s">
-        <v>132</v>
+        <v>46</v>
       </c>
       <c r="G345" s="6" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H345" s="7"/>
       <c r="I345" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J345" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K345" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L345" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M345" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="346" spans="1:13">
       <c r="A346" t="s">
         <v>868</v>
       </c>
       <c r="B346" t="s">
         <v>926</v>
       </c>
       <c r="C346" t="s">
         <v>927</v>
       </c>
       <c r="D346" t="s">
         <v>928</v>
       </c>
       <c r="E346" t="s">
         <v>929</v>
       </c>
       <c r="F346" s="5" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G346" s="6" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H346" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J346" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K346" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L346" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M346" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="347" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="347" spans="1:13">
       <c r="A347" t="s">
         <v>868</v>
       </c>
       <c r="B347" t="s">
         <v>926</v>
       </c>
       <c r="C347" t="s">
         <v>927</v>
       </c>
       <c r="D347" t="s">
         <v>928</v>
       </c>
       <c r="E347" t="s">
         <v>929</v>
       </c>
       <c r="F347" s="5" t="s">
-        <v>270</v>
+        <v>42</v>
       </c>
       <c r="G347" s="6" t="s">
-        <v>271</v>
+        <v>43</v>
       </c>
       <c r="H347" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I347" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J347" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K347" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L347" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M347" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="348" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="348" spans="1:13">
       <c r="A348" t="s">
         <v>868</v>
       </c>
       <c r="B348" t="s">
         <v>926</v>
       </c>
       <c r="C348" t="s">
         <v>927</v>
       </c>
       <c r="D348" t="s">
         <v>928</v>
       </c>
       <c r="E348" t="s">
         <v>929</v>
       </c>
       <c r="F348" s="5" t="s">
-        <v>87</v>
+        <v>270</v>
       </c>
       <c r="G348" s="6" t="s">
-        <v>88</v>
+        <v>271</v>
       </c>
       <c r="H348" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I348" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J348" s="8" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="K348" s="8" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="L348" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M348" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="349" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:13">
       <c r="A349" t="s">
         <v>868</v>
       </c>
       <c r="B349" t="s">
         <v>926</v>
       </c>
       <c r="C349" t="s">
         <v>927</v>
       </c>
       <c r="D349" t="s">
         <v>928</v>
       </c>
       <c r="E349" t="s">
         <v>929</v>
       </c>
       <c r="F349" s="5" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G349" s="6" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="H349" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J349" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K349" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L349" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M349" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="350" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="350" spans="1:13">
       <c r="A350" t="s">
         <v>868</v>
       </c>
       <c r="B350" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="C350" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="D350" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="E350" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="F350" s="5" t="s">
-        <v>263</v>
+        <v>67</v>
       </c>
       <c r="G350" s="6" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I350" s="7"/>
+        <v>68</v>
+      </c>
+      <c r="H350" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I350" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J350" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K350" s="8" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="L350" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M350" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="351" spans="1:13">
       <c r="A351" t="s">
         <v>868</v>
       </c>
       <c r="B351" t="s">
         <v>930</v>
       </c>
       <c r="C351" t="s">
         <v>931</v>
       </c>
       <c r="D351" t="s">
         <v>932</v>
       </c>
       <c r="E351" t="s">
         <v>933</v>
       </c>
       <c r="F351" s="5" t="s">
-        <v>42</v>
+        <v>263</v>
       </c>
       <c r="G351" s="6" t="s">
-        <v>43</v>
+        <v>264</v>
       </c>
       <c r="H351" s="7"/>
       <c r="I351" s="7"/>
       <c r="J351" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K351" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L351" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M351" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="352" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="352" spans="1:13">
       <c r="A352" t="s">
         <v>868</v>
       </c>
       <c r="B352" t="s">
         <v>930</v>
       </c>
       <c r="C352" t="s">
         <v>931</v>
       </c>
       <c r="D352" t="s">
         <v>932</v>
       </c>
       <c r="E352" t="s">
         <v>933</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="G352" s="6" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="H352" s="7"/>
       <c r="I352" s="7"/>
       <c r="J352" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K352" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L352" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M352" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="353" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="353" spans="1:13">
       <c r="A353" t="s">
         <v>868</v>
       </c>
       <c r="B353" t="s">
         <v>930</v>
       </c>
       <c r="C353" t="s">
         <v>931</v>
       </c>
       <c r="D353" t="s">
         <v>932</v>
       </c>
       <c r="E353" t="s">
         <v>933</v>
       </c>
       <c r="F353" s="5" t="s">
-        <v>729</v>
+        <v>67</v>
       </c>
       <c r="G353" s="6" t="s">
-        <v>730</v>
+        <v>68</v>
       </c>
       <c r="H353" s="7"/>
       <c r="I353" s="7"/>
       <c r="J353" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K353" s="8" t="s">
         <v>56</v>
       </c>
       <c r="L353" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M353" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="354" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="354" spans="1:13">
       <c r="A354" t="s">
         <v>868</v>
       </c>
       <c r="B354" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="C354" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="D354" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="E354" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>42</v>
+        <v>729</v>
       </c>
       <c r="G354" s="6" t="s">
-        <v>43</v>
+        <v>730</v>
       </c>
       <c r="H354" s="7"/>
-      <c r="I354" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I354" s="7"/>
       <c r="J354" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K354" s="8" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="L354" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M354" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="355" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="355" spans="1:13">
       <c r="A355" t="s">
         <v>868</v>
       </c>
       <c r="B355" t="s">
         <v>934</v>
       </c>
       <c r="C355" t="s">
         <v>935</v>
       </c>
       <c r="D355" t="s">
         <v>936</v>
       </c>
       <c r="E355" t="s">
         <v>937</v>
       </c>
       <c r="F355" s="5" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G355" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H355" s="7"/>
       <c r="I355" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J355" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K355" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L355" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M355" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="356" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:13">
       <c r="A356" t="s">
         <v>868</v>
       </c>
       <c r="B356" t="s">
         <v>934</v>
       </c>
       <c r="C356" t="s">
         <v>935</v>
       </c>
       <c r="D356" t="s">
         <v>936</v>
       </c>
       <c r="E356" t="s">
         <v>937</v>
       </c>
       <c r="F356" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G356" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H356" s="7"/>
       <c r="I356" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J356" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K356" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L356" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M356" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="357" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="357" spans="1:13">
       <c r="A357" t="s">
         <v>868</v>
       </c>
       <c r="B357" t="s">
         <v>934</v>
       </c>
       <c r="C357" t="s">
         <v>935</v>
       </c>
       <c r="D357" t="s">
         <v>936</v>
       </c>
       <c r="E357" t="s">
         <v>937</v>
       </c>
       <c r="F357" s="5" t="s">
-        <v>729</v>
+        <v>48</v>
       </c>
       <c r="G357" s="6" t="s">
-        <v>730</v>
+        <v>49</v>
       </c>
       <c r="H357" s="7"/>
       <c r="I357" s="7" t="s">
         <v>135</v>
       </c>
       <c r="J357" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K357" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L357" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M357" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="358" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="358" spans="1:13">
       <c r="A358" t="s">
         <v>868</v>
       </c>
       <c r="B358" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="C358" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="D358" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="E358" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="F358" s="5" t="s">
-        <v>40</v>
+        <v>729</v>
       </c>
       <c r="G358" s="6" t="s">
-        <v>41</v>
+        <v>730</v>
       </c>
       <c r="H358" s="7"/>
       <c r="I358" s="7" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="J358" s="8" t="s">
-        <v>294</v>
+        <v>52</v>
       </c>
       <c r="K358" s="8" t="s">
-        <v>295</v>
+        <v>94</v>
       </c>
       <c r="L358" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M358" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="359" spans="1:13">
       <c r="A359" t="s">
         <v>868</v>
       </c>
       <c r="B359" t="s">
         <v>938</v>
       </c>
       <c r="C359" t="s">
         <v>938</v>
       </c>
       <c r="D359" t="s">
         <v>939</v>
       </c>
       <c r="E359" t="s">
         <v>940</v>
       </c>
       <c r="F359" s="5" t="s">
-        <v>734</v>
+        <v>40</v>
       </c>
       <c r="G359" s="6" t="s">
-        <v>735</v>
+        <v>41</v>
       </c>
       <c r="H359" s="7"/>
       <c r="I359" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J359" s="8" t="s">
         <v>294</v>
       </c>
       <c r="K359" s="8" t="s">
         <v>295</v>
       </c>
       <c r="L359" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M359" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="360" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:13">
       <c r="A360" t="s">
         <v>868</v>
       </c>
       <c r="B360" t="s">
         <v>938</v>
       </c>
       <c r="C360" t="s">
         <v>938</v>
       </c>
       <c r="D360" t="s">
         <v>939</v>
       </c>
       <c r="E360" t="s">
         <v>940</v>
       </c>
       <c r="F360" s="5" t="s">
-        <v>281</v>
+        <v>734</v>
       </c>
       <c r="G360" s="6" t="s">
-        <v>282</v>
+        <v>735</v>
       </c>
       <c r="H360" s="7"/>
       <c r="I360" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J360" s="8" t="s">
-        <v>69</v>
+        <v>294</v>
       </c>
       <c r="K360" s="8" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="L360" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M360" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="361" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="361" spans="1:13">
       <c r="A361" t="s">
         <v>868</v>
       </c>
       <c r="B361" t="s">
         <v>938</v>
       </c>
       <c r="C361" t="s">
         <v>938</v>
       </c>
       <c r="D361" t="s">
         <v>939</v>
       </c>
       <c r="E361" t="s">
         <v>940</v>
       </c>
       <c r="F361" s="5" t="s">
-        <v>729</v>
+        <v>281</v>
       </c>
       <c r="G361" s="6" t="s">
-        <v>730</v>
+        <v>282</v>
       </c>
       <c r="H361" s="7"/>
       <c r="I361" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J361" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K361" s="8" t="s">
         <v>94</v>
       </c>
       <c r="L361" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M361" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="362" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="362" spans="1:13">
       <c r="A362" t="s">
         <v>868</v>
       </c>
       <c r="B362" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="C362" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="D362" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="E362" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="F362" s="5" t="s">
-        <v>281</v>
+        <v>729</v>
       </c>
       <c r="G362" s="6" t="s">
-        <v>282</v>
+        <v>730</v>
       </c>
       <c r="H362" s="7"/>
-      <c r="I362" s="7"/>
+      <c r="I362" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="J362" s="8" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="K362" s="8" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L362" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M362" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="363" spans="1:13">
       <c r="A363" t="s">
         <v>868</v>
       </c>
       <c r="B363" t="s">
         <v>941</v>
       </c>
       <c r="C363" t="s">
         <v>942</v>
       </c>
       <c r="D363" t="s">
         <v>943</v>
       </c>
       <c r="E363" t="s">
         <v>944</v>
       </c>
       <c r="F363" s="5" t="s">
-        <v>67</v>
+        <v>281</v>
       </c>
       <c r="G363" s="6" t="s">
-        <v>68</v>
+        <v>282</v>
       </c>
       <c r="H363" s="7"/>
       <c r="I363" s="7"/>
       <c r="J363" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K363" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L363" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M363" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="364" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="364" spans="1:13">
       <c r="A364" t="s">
         <v>868</v>
       </c>
       <c r="B364" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="C364" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="D364" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="E364" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="F364" s="5" t="s">
-        <v>977</v>
+        <v>67</v>
       </c>
       <c r="G364" s="6" t="s">
-        <v>978</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="H364" s="7"/>
+      <c r="I364" s="7"/>
       <c r="J364" s="8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="K364" s="8" t="s">
-        <v>983</v>
+        <v>22</v>
       </c>
       <c r="L364" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M364" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="365" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="365" spans="1:13">
       <c r="A365" t="s">
         <v>868</v>
       </c>
       <c r="B365" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="C365" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="D365" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="E365" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>977</v>
       </c>
       <c r="G365" s="6" t="s">
         <v>978</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>284</v>
       </c>
       <c r="I365" s="7" t="s">
-        <v>135</v>
+        <v>283</v>
       </c>
       <c r="J365" s="8" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="K365" s="8" t="s">
-        <v>22</v>
+        <v>983</v>
       </c>
       <c r="L365" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M365" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="366" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="366" spans="1:13">
       <c r="A366" t="s">
         <v>868</v>
       </c>
       <c r="B366" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="C366" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="D366" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="E366" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="F366" s="5" t="s">
-        <v>46</v>
+        <v>977</v>
       </c>
       <c r="G366" s="6" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="I366" s="7"/>
+        <v>978</v>
+      </c>
+      <c r="H366" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I366" s="7" t="s">
+        <v>135</v>
+      </c>
       <c r="J366" s="8" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="K366" s="8" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="L366" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M366" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="367" spans="1:13">
       <c r="A367" t="s">
         <v>868</v>
       </c>
       <c r="B367" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
       <c r="C367" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="D367" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="E367" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="F367" s="5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="G367" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H367" s="7"/>
-      <c r="I367" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I367" s="7"/>
       <c r="J367" s="8" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="K367" s="8" t="s">
-        <v>298</v>
+        <v>122</v>
       </c>
       <c r="L367" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M367" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="368" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="368" spans="1:13">
       <c r="A368" t="s">
         <v>868</v>
       </c>
       <c r="B368" t="s">
-        <v>961</v>
+        <v>957</v>
       </c>
       <c r="C368" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c r="D368" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="E368" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="F368" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G368" s="6" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="H368" s="7"/>
       <c r="I368" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J368" s="8" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="K368" s="8" t="s">
-        <v>396</v>
+        <v>298</v>
       </c>
       <c r="L368" s="5" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="M368" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="M368" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="369" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="369" spans="1:13">
       <c r="A369" t="s">
         <v>868</v>
       </c>
       <c r="B369" t="s">
         <v>961</v>
       </c>
       <c r="C369" t="s">
         <v>962</v>
       </c>
       <c r="D369" t="s">
         <v>963</v>
       </c>
       <c r="E369" t="s">
         <v>964</v>
       </c>
       <c r="F369" s="5" t="s">
-        <v>281</v>
+        <v>40</v>
       </c>
       <c r="G369" s="6" t="s">
-        <v>282</v>
+        <v>41</v>
       </c>
       <c r="H369" s="7"/>
       <c r="I369" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J369" s="8" t="s">
         <v>94</v>
       </c>
       <c r="K369" s="8" t="s">
         <v>396</v>
       </c>
       <c r="L369" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M369" s="6" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="370" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="370" spans="1:13">
       <c r="A370" t="s">
         <v>868</v>
       </c>
       <c r="B370" t="s">
         <v>961</v>
       </c>
       <c r="C370" t="s">
         <v>962</v>
       </c>
       <c r="D370" t="s">
         <v>963</v>
       </c>
       <c r="E370" t="s">
         <v>964</v>
       </c>
       <c r="F370" s="5" t="s">
-        <v>48</v>
+        <v>281</v>
       </c>
       <c r="G370" s="6" t="s">
-        <v>49</v>
+        <v>282</v>
       </c>
       <c r="H370" s="7"/>
       <c r="I370" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J370" s="8" t="s">
         <v>94</v>
       </c>
       <c r="K370" s="8" t="s">
         <v>396</v>
       </c>
       <c r="L370" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M370" s="6" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="371" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="371" spans="1:13">
       <c r="A371" t="s">
         <v>868</v>
       </c>
       <c r="B371" t="s">
         <v>961</v>
       </c>
       <c r="C371" t="s">
         <v>962</v>
       </c>
       <c r="D371" t="s">
         <v>963</v>
       </c>
       <c r="E371" t="s">
         <v>964</v>
       </c>
       <c r="F371" s="5" t="s">
-        <v>732</v>
+        <v>48</v>
       </c>
       <c r="G371" s="6" t="s">
-        <v>733</v>
+        <v>49</v>
       </c>
       <c r="H371" s="7"/>
       <c r="I371" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J371" s="8" t="s">
         <v>94</v>
       </c>
       <c r="K371" s="8" t="s">
         <v>396</v>
       </c>
       <c r="L371" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M371" s="6" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="372" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="372" spans="1:13">
       <c r="A372" t="s">
         <v>868</v>
       </c>
       <c r="B372" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="C372" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="D372" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="E372" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F372" s="5" t="s">
-        <v>979</v>
+        <v>732</v>
       </c>
       <c r="G372" s="6" t="s">
-        <v>980</v>
+        <v>733</v>
       </c>
       <c r="H372" s="7"/>
       <c r="I372" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J372" s="8" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="K372" s="8" t="s">
-        <v>983</v>
+        <v>396</v>
       </c>
       <c r="L372" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="M372" t="s">
+      <c r="M372" s="6" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="373" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:13">
       <c r="A373" t="s">
         <v>868</v>
       </c>
       <c r="B373" t="s">
         <v>965</v>
       </c>
       <c r="C373" t="s">
         <v>966</v>
       </c>
       <c r="D373" t="s">
         <v>967</v>
       </c>
       <c r="E373" t="s">
         <v>968</v>
       </c>
       <c r="F373" s="5" t="s">
-        <v>860</v>
+        <v>979</v>
       </c>
       <c r="G373" s="6" t="s">
-        <v>861</v>
+        <v>980</v>
       </c>
       <c r="H373" s="7"/>
       <c r="I373" s="7" t="s">
         <v>121</v>
       </c>
       <c r="J373" s="8" t="s">
         <v>21</v>
       </c>
       <c r="K373" s="8" t="s">
         <v>983</v>
       </c>
       <c r="L373" s="5" t="s">
         <v>57</v>
       </c>
       <c r="M373" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="374" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="374" spans="1:13">
       <c r="A374" t="s">
-        <v>969</v>
+        <v>868</v>
       </c>
       <c r="B374" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="C374" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="D374" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="E374" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="F374" s="5" t="s">
-        <v>734</v>
+        <v>860</v>
       </c>
       <c r="G374" s="6" t="s">
-        <v>735</v>
-[...3 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="H374" s="7"/>
       <c r="I374" s="7" t="s">
-        <v>286</v>
+        <v>121</v>
       </c>
       <c r="J374" s="8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="K374" s="8" t="s">
-        <v>56</v>
+        <v>983</v>
       </c>
       <c r="L374" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M374" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:13" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="375" spans="1:13">
       <c r="A375" t="s">
         <v>969</v>
       </c>
       <c r="B375" t="s">
         <v>970</v>
       </c>
       <c r="C375" t="s">
         <v>970</v>
       </c>
       <c r="D375" t="s">
         <v>971</v>
       </c>
       <c r="E375" t="s">
         <v>972</v>
       </c>
       <c r="F375" s="5" t="s">
-        <v>89</v>
+        <v>734</v>
       </c>
       <c r="G375" s="6" t="s">
-        <v>90</v>
+        <v>735</v>
       </c>
       <c r="H375" s="7">
         <v>609</v>
       </c>
       <c r="I375" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J375" s="8" t="s">
-        <v>741</v>
+        <v>52</v>
       </c>
       <c r="K375" s="8" t="s">
-        <v>424</v>
+        <v>56</v>
       </c>
       <c r="L375" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M375" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="376" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="376" spans="1:13">
       <c r="A376" t="s">
         <v>969</v>
       </c>
       <c r="B376" t="s">
         <v>970</v>
       </c>
       <c r="C376" t="s">
         <v>970</v>
       </c>
       <c r="D376" t="s">
         <v>971</v>
       </c>
       <c r="E376" t="s">
         <v>972</v>
       </c>
       <c r="F376" s="5" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G376" s="6" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H376" s="7">
         <v>609</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J376" s="8" t="s">
         <v>741</v>
       </c>
       <c r="K376" s="8" t="s">
         <v>424</v>
       </c>
       <c r="L376" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M376" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="377" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="377" spans="1:13">
       <c r="A377" t="s">
         <v>969</v>
       </c>
       <c r="B377" t="s">
         <v>970</v>
       </c>
       <c r="C377" t="s">
         <v>970</v>
       </c>
       <c r="D377" t="s">
         <v>971</v>
       </c>
       <c r="E377" t="s">
         <v>972</v>
       </c>
       <c r="F377" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G377" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H377" s="7">
         <v>609</v>
       </c>
       <c r="I377" s="7" t="s">
         <v>286</v>
       </c>
       <c r="J377" s="8" t="s">
         <v>741</v>
       </c>
       <c r="K377" s="8" t="s">
         <v>424</v>
       </c>
       <c r="L377" s="5" t="s">
         <v>54</v>
       </c>
       <c r="M377" t="s">
         <v>23</v>
       </c>
     </row>
+    <row r="378" spans="1:13">
+      <c r="A378" t="s">
+        <v>969</v>
+      </c>
+      <c r="B378" t="s">
+        <v>970</v>
+      </c>
+      <c r="C378" t="s">
+        <v>970</v>
+      </c>
+      <c r="D378" t="s">
+        <v>971</v>
+      </c>
+      <c r="E378" t="s">
+        <v>972</v>
+      </c>
+      <c r="F378" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G378" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="H378" s="7">
+        <v>609</v>
+      </c>
+      <c r="I378" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="J378" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="K378" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="L378" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M378" t="s">
+        <v>23</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:N2" xr:uid="{A511D31E-BED8-4D0A-B1FE-E7072939DFBA}"/>
+  <autoFilter ref="A2:M378" xr:uid="{A511D31E-BED8-4D0A-B1FE-E7072939DFBA}"/>
   <mergeCells count="1">
     <mergeCell ref="J1:M1"/>
   </mergeCells>
-  <conditionalFormatting sqref="A3 A4:B4 A12:B14 A15 A16:B18 A19:A35 A41:A44 A45:B48 H46 A49:A57 A58:B59 A60 A61:B65 A66:A74 A75:B79 A80:A82 A83:B87 A88:A92 A93:B99 A100:A120 A121:B121 A142:B144 A145:A159 A160:B161 A162:A163 A164:B164 A183 A184:B185 A186:A189 A190:B190 A191:A216 A217:B222 A223:A293 A235:B235 A260:B260 A266:B266 A270:B270 B271:B278 B293 A294:B302 A303 A304:B304 A305:A374 A322:B322 A325:B325 B326 A329:B329 B336:B343 B345:B349 B354:B357 B362:B364 B374">
-    <cfRule type="containsText" dxfId="9" priority="10" operator="containsText" text="nincs">
+  <conditionalFormatting sqref="A3 A4:B4 A12:B14 A15 A16:B18 A19:A36 A42:A45 A46:B49 H47 A50:A58 A59:B60 A61 A62:B66 A67:A75 A76:B80 A81:A83 A84:B88 A89:A93 A94:B100 A101:A121 A122:B122 A143:B145 A146:A160 A161:B162 A163:A164 A165:B165 A184 A185:B186 A187:A190 A191:B191 A192:A217 A218:B223 A224:A294 A236:B236 A261:B261 A267:B267 A271:B271 B272:B279 B294 A295:B303 A304 A305:B305 A306:A375 A323:B323 A326:B326 B327 A330:B330 B337:B344 B346:B350 B355:B358 B363:B365 B375">
+    <cfRule type="containsText" dxfId="10" priority="11" operator="containsText" text="nincs">
       <formula>NOT(ISERROR(SEARCH("nincs",A3)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A5:A11 H47:I377">
-    <cfRule type="containsText" dxfId="8" priority="6" operator="containsText" text="nincs">
+  <conditionalFormatting sqref="A5:A11 H48:I378">
+    <cfRule type="containsText" dxfId="9" priority="7" operator="containsText" text="nincs">
       <formula>NOT(ISERROR(SEARCH("nincs",A5)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A122:A141 A165:A178">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("nincs",A122)))</formula>
+  <conditionalFormatting sqref="A123:A142 A166:A179">
+    <cfRule type="containsText" dxfId="8" priority="5" operator="containsText" text="nincs">
+      <formula>NOT(ISERROR(SEARCH("nincs",A123)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A1:B2">
-    <cfRule type="containsText" dxfId="6" priority="9" operator="containsText" text="nincs">
+    <cfRule type="containsText" dxfId="7" priority="10" operator="containsText" text="nincs">
       <formula>NOT(ISERROR(SEARCH("nincs",A1)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A36:B40">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("nincs",A36)))</formula>
+  <conditionalFormatting sqref="A37:B41">
+    <cfRule type="containsText" dxfId="6" priority="6" operator="containsText" text="nincs">
+      <formula>NOT(ISERROR(SEARCH("nincs",A37)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A375:B377">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("nincs",A375)))</formula>
+  <conditionalFormatting sqref="A376:B378">
+    <cfRule type="containsText" dxfId="5" priority="3" operator="containsText" text="nincs">
+      <formula>NOT(ISERROR(SEARCH("nincs",A376)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A179:D182">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("nincs",A179)))</formula>
+  <conditionalFormatting sqref="A180:D183">
+    <cfRule type="containsText" dxfId="4" priority="4" operator="containsText" text="nincs">
+      <formula>NOT(ISERROR(SEARCH("nincs",A180)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C6:C9">
-    <cfRule type="containsText" dxfId="2" priority="7" operator="containsText" text="nincs">
+    <cfRule type="containsText" dxfId="3" priority="8" operator="containsText" text="nincs">
       <formula>NOT(ISERROR(SEARCH("nincs",C6)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C374:C377">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("nincs",C374)))</formula>
+  <conditionalFormatting sqref="C375:C378">
+    <cfRule type="containsText" dxfId="2" priority="2" operator="containsText" text="nincs">
+      <formula>NOT(ISERROR(SEARCH("nincs",C375)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H1:I45">
-    <cfRule type="containsText" dxfId="0" priority="8" operator="containsText" text="nincs">
+  <conditionalFormatting sqref="H1:I46">
+    <cfRule type="containsText" dxfId="1" priority="9" operator="containsText" text="nincs">
       <formula>NOT(ISERROR(SEARCH("nincs",H1)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B25:D25">
+    <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="nincs">
+      <formula>NOT(ISERROR(SEARCH("nincs",B25)))</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId1" xr:uid="{BA75810E-F6D7-4208-B3CF-7C45589DD95D}"/>
     <hyperlink ref="D7" r:id="rId2" xr:uid="{A1577C9A-D591-4AB1-9869-1A5F9EF515CC}"/>
     <hyperlink ref="D8" r:id="rId3" xr:uid="{6B353AA5-3C9C-4E4C-9540-ADE191902C0C}"/>
     <hyperlink ref="D9" r:id="rId4" xr:uid="{178A9DAC-C025-4795-82A3-5CEF8B6C0B2C}"/>
-    <hyperlink ref="D102" r:id="rId5" xr:uid="{50F5BCC8-2EBE-4168-870E-1222616C632F}"/>
-[...3 lines deleted...]
-    <hyperlink ref="D182" r:id="rId9" xr:uid="{28D529D5-CDFB-4825-B79B-27FA34C2D117}"/>
+    <hyperlink ref="D103" r:id="rId5" xr:uid="{50F5BCC8-2EBE-4168-870E-1222616C632F}"/>
+    <hyperlink ref="D180" r:id="rId6" xr:uid="{49B44301-4691-4E09-B214-CADFB88452C5}"/>
+    <hyperlink ref="D181" r:id="rId7" xr:uid="{7BFFCD35-5A72-4FCF-A750-0D4B86DC32D0}"/>
+    <hyperlink ref="D182" r:id="rId8" xr:uid="{25450E65-FAAC-48D7-B621-1863D27875F4}"/>
+    <hyperlink ref="D183" r:id="rId9" xr:uid="{28D529D5-CDFB-4825-B79B-27FA34C2D117}"/>
+    <hyperlink ref="D25" r:id="rId10" xr:uid="{9A622D70-002B-47C3-A984-4E557C2FFAA2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Munka1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>